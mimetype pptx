--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,6523 +1,5860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...81 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme3.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
-    <p:sldMasterId id="2147483655" r:id="rId5"/>
+    <p:sldMasterId id="2147483669" r:id="rId1"/>
+    <p:sldMasterId id="2147483679" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...26 lines deleted...]
-    <p:sldId id="283" r:id="rId34"/>
+    <p:sldId id="266" r:id="rId3"/>
+    <p:sldId id="278" r:id="rId4"/>
+    <p:sldId id="371" r:id="rId5"/>
+    <p:sldId id="460" r:id="rId6"/>
+    <p:sldId id="372" r:id="rId7"/>
+    <p:sldId id="373" r:id="rId8"/>
+    <p:sldId id="374" r:id="rId9"/>
+    <p:sldId id="375" r:id="rId10"/>
+    <p:sldId id="376" r:id="rId11"/>
+    <p:sldId id="377" r:id="rId12"/>
+    <p:sldId id="378" r:id="rId13"/>
+    <p:sldId id="379" r:id="rId14"/>
+    <p:sldId id="380" r:id="rId15"/>
+    <p:sldId id="381" r:id="rId16"/>
+    <p:sldId id="382" r:id="rId17"/>
+    <p:sldId id="383" r:id="rId18"/>
+    <p:sldId id="461" r:id="rId19"/>
+    <p:sldId id="385" r:id="rId20"/>
+    <p:sldId id="462" r:id="rId21"/>
+    <p:sldId id="387" r:id="rId22"/>
+    <p:sldId id="388" r:id="rId23"/>
+    <p:sldId id="390" r:id="rId24"/>
+    <p:sldId id="391" r:id="rId25"/>
+    <p:sldId id="393" r:id="rId26"/>
+    <p:sldId id="269" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...19 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId45" roundtripDataSignature="AMtx7miRRs3GHdRwnVRQ/8AA/M+wkj92dA=="/>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{1618AB5A-6F4D-C013-B60E-F6D4411BBCAF}" name="Alemayehu Woldeamanuel" initials="AW" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD"/>
+  <p188:author id="{B54B75AD-AF6E-27A9-3A7C-94177E216A39}" name="Santiago Sinclair-Lecaros" initials="SS" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" v="259" dt="2026-01-15T06:08:21.696"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{3F804144-4D0C-421C-8FBF-AD2AEC80997A}">
-[...219 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="76859" autoAdjust="0"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
+        </p:scale>
+        <p:origin x="1364" y="44"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId45" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:23:08.613" v="20" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:22:24.549" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1501806106" sldId="378"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:22:24.549" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1501806106" sldId="378"/>
+            <ac:spMk id="4" creationId="{64644617-2977-79F0-EC80-6D704474E711}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:23:08.613" v="20" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1954919219" sldId="379"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:23:08.613" v="20" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1954919219" sldId="379"/>
+            <ac:spMk id="4" creationId="{64644617-2977-79F0-EC80-6D704474E711}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{B646E02D-5FED-6E2D-154C-0E72FE1EA3F5}" dt="2026-01-09T20:22:42.596" v="13" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1954919219" sldId="379"/>
+            <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}"/>
+    <pc:docChg chg="mod addSld delSld modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T06:08:21.696" v="201" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T06:08:21.696" v="201" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="169286684" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T06:08:21.696" v="201" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="169286684" sldId="269"/>
+            <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:34:50.766" v="10" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1691649924" sldId="371"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:34:50.766" v="10" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1691649924" sldId="371"/>
+            <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:33:46.047" v="6" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1501806106" sldId="378"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:33:46.047" v="6" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1501806106" sldId="378"/>
+            <ac:spMk id="4" creationId="{64644617-2977-79F0-EC80-6D704474E711}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp modCm">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:39:53.846" v="98" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1954919219" sldId="379"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:39:53.846" v="98" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1954919219" sldId="379"/>
+            <ac:spMk id="4" creationId="{64644617-2977-79F0-EC80-6D704474E711}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:39:17.018" v="97" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="1954919219" sldId="379"/>
+                <pc2:cmMk id="{4EE426CA-B1E3-4F76-9508-7F550D65C6E9}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:53:32.233" v="165"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3362968664" sldId="386"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add replId delAnim">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:53:19.748" v="164" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2535757991" sldId="462"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:53:08.857" v="163" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="4" creationId="{1954A85C-46FB-D94F-0880-494C8FB9986F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:46:58.733" v="108"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="5" creationId="{5DB8C7F1-3D49-973A-0CD4-3D8B165A8E83}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.719" v="115"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="8" creationId="{85FB79F7-54A6-B386-F290-8CFA92756A50}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.719" v="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="9" creationId="{9D948448-3BDB-0D25-19D5-C359A2863D35}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.719" v="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="10" creationId="{DB2F25B4-46F2-57BF-A585-720873549624}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.719" v="112"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="11" creationId="{22AE967A-EC4E-13F0-8278-1323D00158F1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.719" v="111"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="12" creationId="{3D356CB3-3688-C8A7-9F2F-5066245B9F92}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:32.704" v="110"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="13" creationId="{F3350780-7846-6BA5-276E-09073786D6AE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:46:46.669" v="105"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="14" creationId="{1954A85C-46FB-D94F-0880-494C8FB9986F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:46:55.514" v="107"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="15" creationId="{5DB8C7F1-3D49-973A-0CD4-3D8B165A8E83}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:53:19.748" v="164" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="16" creationId="{720687ED-B998-1402-0712-EA303E1473AE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:53.236" v="121"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="17" creationId="{D5CBD0E8-2D08-50A4-700C-28A974524033}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:53.236" v="120"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="18" creationId="{1A72652F-888E-DD9D-88A3-A44001168A43}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:53.236" v="119"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="19" creationId="{66F63783-7B2E-22D9-35FB-86DA80431D6A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:53.236" v="118"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="20" creationId="{7F73E302-CCBF-818E-F06F-C9EE27C78FBF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:47:53.236" v="117"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="21" creationId="{06334512-EBAE-50D2-1602-3DA1971A4DAF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:48:32.566" v="128" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="22" creationId="{85FB79F7-54A6-B386-F290-8CFA92756A50}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:49:03.693" v="132" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="23" creationId="{9D948448-3BDB-0D25-19D5-C359A2863D35}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:51:56.512" v="152"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="24" creationId="{DB2F25B4-46F2-57BF-A585-720873549624}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:52:13.325" v="154" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="25" creationId="{22AE967A-EC4E-13F0-8278-1323D00158F1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:50:16.509" v="144" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="26" creationId="{3D356CB3-3688-C8A7-9F2F-5066245B9F92}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:49:43.929" v="137" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="27" creationId="{F3350780-7846-6BA5-276E-09073786D6AE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:52:45.419" v="159" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="28" creationId="{D5CBD0E8-2D08-50A4-700C-28A974524033}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:52:39.763" v="158" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="29" creationId="{1A72652F-888E-DD9D-88A3-A44001168A43}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:52:57.029" v="161" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="30" creationId="{66F63783-7B2E-22D9-35FB-86DA80431D6A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:50:24.634" v="145" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="31" creationId="{7F73E302-CCBF-818E-F06F-C9EE27C78FBF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:49:36.398" v="136" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:spMk id="32" creationId="{06334512-EBAE-50D2-1602-3DA1971A4DAF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:51:40.652" v="151" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:picMk id="3" creationId="{E4DA8F21-545C-6D65-4E9E-0CF68E9243B9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{04660331-A74F-E956-CFA3-BD8FE1C6FFD6}" dt="2026-01-15T05:45:30.506" v="100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2535757991" sldId="462"/>
+            <ac:picMk id="7" creationId="{37DD02B0-BF2C-D917-2919-4AF405A2F5F8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}" dt="2026-01-05T11:40:46.222" v="4" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}" dt="2026-01-05T11:40:40.269" v="2" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3526417726" sldId="391"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}" dt="2026-01-05T11:40:40.269" v="2" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3526417726" sldId="391"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}" dt="2026-01-05T11:40:46.222" v="4" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2716066097" sldId="393"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{52807B41-B2D2-1E70-0DFD-49357F9478DC}" dt="2026-01-05T11:40:46.222" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2716066097" sldId="393"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:54:24.490" v="34"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:53:36.419" v="26"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="385724616" sldId="387"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:53:36.419" v="26"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="385724616" sldId="387"/>
+            <ac:spMk id="5" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:53:29.184" v="24" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="385724616" sldId="387"/>
+            <ac:picMk id="3" creationId="{4F6CF6D6-AC64-55D7-A143-0278EB813B39}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:54:24.490" v="34"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4098529986" sldId="390"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:54:24.490" v="34"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4098529986" sldId="390"/>
+            <ac:spMk id="8" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{19D6F08D-39AA-0345-E01A-2E3DD61CEF59}" dt="2026-01-02T12:54:12.410" v="32" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4098529986" sldId="390"/>
+            <ac:picMk id="5" creationId="{E22B2284-3092-37E7-B95E-9A738351124A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{A5E894A0-58DC-4CDC-880A-F7511565B372}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="257050908"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3327354789"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>The EAE back-end comprises a range of essential functionalities designed to empower users. Its intuitive interface ensures user-friendliness, while offering the flexibility to incorporate data in various resolutions, types, and formats. The inclusion of metadata enhances data context, while dynamic visualization modification and symbology adjustments cater to individual preferences. Efficient categorization and organization of data are facilitated, along with seamless automated data processing and robust search capabilities. The system enables effortless data sorting, backed by a dynamic database for optimal performance. With efficient data storage and a convenient last update feature, users can track when changes are made. A dedicated staging site supports rigorous testing, while seamless integration with AWS and other cloud services ensures comprehensive functionality. A modular API bridges the gap between the back-end and front-end, facilitating smooth communication. Furthermore, administrators can introduce new multi-criteria analyses to enhance decision-making capabilities.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737610386"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="182" name="Shape 182"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3062175473"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599487083"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4036210525"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="850364647"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1601991021"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="229" name="Shape 229"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047850009"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB8E4840-980C-0F80-1510-F0D148D20DCB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79231464-D75C-87F3-A777-BB1FC3A15571}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDBE22D2-DC40-E4C4-96C5-0B019193D585}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607A0961-111B-7572-C4C8-25AAA6B4765F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4045033709"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="257" name="Shape 257"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2088367320"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="266" name="Shape 266"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06ECB5C0-3129-6672-70E2-4AD64284AC01}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7776CAB-553E-0708-45E9-80F93BA84470}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B0C2FE6-D640-E377-9353-C874C500B367}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894DAEC8-7168-003B-4ADA-6F2BD35688CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3155691503"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This lecture has four Intended Learning Outcomes. After this lecture you will: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Understand the structure of EAE’s backend </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>List the key functionalities of EAE’s backend </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Explore the Content Management System </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...82 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Integrate and configure data in the Content Management System </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="317802663"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="981222178"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3564411008"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1998472012"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3873614248"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800" kern="100">
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Beyond its visualization and analytical capabilities, EAE functions as a dynamic geographic information system and data repository which reduces software engineering and data transaction costs for both data providers and users. Its unique backend infrastructure comes with an easy to navigate Content Management System and allows administrative users with limited or no GIS and programming expertise to add data and metadata in a simple manner.</a:t>
             </a:r>
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547578321"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="356" name="Shape 356"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EAE’s backend infrastructure provides automated data processing to minimizes resource requirements when it comes to harmonizing and integrating new data.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p27:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1867027702"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;p28:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EAE’s backend infrastructure provides dynamic database and efficient data storage to optimize data transaction and configurations.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p28:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3641887226"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Beyond its visualization and analytical capabilities, EAE functions as a dynamic geographic information system and data repository which reduces software engineering and data transaction costs for both data providers and users. Its unique backend infrastructure comes with an easy to navigate Content Management System and allows administrative users with limited or no GIS and programming expertise to add data and metadata in a simple manner.</a:t>
+              <a:t>EAE’s backend infrastructure provides customized content management System which allows admin users to better process, store, manage and</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...20 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>update EAE in a cost-effective manner</a:t>
             </a:r>
-            <a:endParaRPr b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491822310"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EAE’s backend infrastructure provides modular API that connects the backend of the application with the front-end and enables users to generate</a:t>
             </a:r>
-            <a:endParaRPr b="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rapid, high resolution visualizations and prioritization analysis on-the-fly.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1914126670"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>EAE’s backend infrastructure provides automated data processing to minimizes resource requirements when it comes to harmonizing and integrating new data.</a:t>
+              <a:t>EAE’s backend infrastructure provides a variety of Baseline Maps including names of places, satellite imagery and other. </a:t>
             </a:r>
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="315730396"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="34" name="Google Shape;34;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...5 lines deleted...]
-              <a:t>EAE’s backend infrastructure provides dynamic database and efficient data storage to optimize data transaction and configurations.</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="35" name="Google Shape;35;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D5118D-97C4-8F48-B7F6-276414ACF32F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172202" y="1239210"/>
+            <a:ext cx="5181598" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="76200" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2000" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>using</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>photo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> or diagram</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4004992141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:custGeom>
-[...28 lines deleted...]
-          </a:ln>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldNum" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1899889913"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...5 lines deleted...]
-              <a:t>EAE’s backend infrastructure provides customized content management System which allows admin users to better process, store, manage and</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...10 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918555423"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
-          <a:custGeom>
-[...28 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...5 lines deleted...]
-              <a:t>EAE’s backend infrastructure provides modular API that connects the backend of the application with the front-end and enables users to generate</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="body" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="6148754" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...10 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938306840"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p9:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...12 lines deleted...]
-            </a:pPr>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...5 lines deleted...]
-              <a:t>EAE’s backend infrastructure provides a variety of Baseline Maps including names of places, satellite imagery and other. </a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...21 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="483148998"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj">
+  <p:cSld name="1_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA35CD4-D974-2A1F-2C32-DC7AA0CB061A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF43063-81A6-58BD-F5EC-D703156A5541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27127-A87F-E486-8513-EA29827F7140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27049FD-B0CD-0351-FB3E-679C32FF1D43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{616B2F6D-ED83-A4F0-AB77-EA929ABCA25E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789634810"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...40 lines deleted...]
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" userDrawn="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="14" name="Shape 14"/>
+        <p:cNvPr id="1" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p30"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA5A30-616B-5740-A23D-3EFCA827C422}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="16" name="Google Shape;16;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="1952105"/>
             <a:ext cx="9607824" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="3200">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -6589,102 +5926,106 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="17" name="Google Shape;17;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4339705"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
-              <a:defRPr b="0" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
@@ -6780,759 +6121,1108 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789370399"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-            </a:pPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1239210"/>
             <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1874775803"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6148754" y="1239210"/>
             <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1"/>
             <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2800">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -7604,3392 +7294,490 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991777058"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Custom Layout">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" userDrawn="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Google Shape;14;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7370BD-D26C-52B9-5360-A8F985E01E49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...160 lines deleted...]
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...211 lines deleted...]
-          <a:p/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381328E2-BBCC-9942-F175-B550123AD180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
-[...2528 lines deleted...]
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1239210"/>
             <a:ext cx="10515600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5801FF-0DBD-D7A6-73AC-CAA38C2CFB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="1078787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2800">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -11061,19069 +7849,21569 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540450743"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Custom Layout">
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...138 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...53 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="708763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448634949"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483671" r:id="rId1"/>
+    <p:sldLayoutId id="2147483672" r:id="rId2"/>
+    <p:sldLayoutId id="2147483673" r:id="rId3"/>
+    <p:sldLayoutId id="2147483675" r:id="rId4"/>
+    <p:sldLayoutId id="2147483677" r:id="rId5"/>
+  </p:sldLayoutIdLst>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3000000" cy="3000000"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...178 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
-[...200 lines deleted...]
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...193 lines deleted...]
-          <a:p/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p34"/>
-[...1423 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="708763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...199 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...199 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76410230"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId2"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483680" r:id="rId1"/>
+    <p:sldLayoutId id="2147483682" r:id="rId2"/>
+    <p:sldLayoutId id="2147483683" r:id="rId3"/>
+    <p:sldLayoutId id="2147483684" r:id="rId4"/>
+    <p:sldLayoutId id="2147483685" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl9pPr>
-[...13 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...1611 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Maximum 32 point Arial in white </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1158844" y="4323781"/>
             <a:ext cx="6201623" cy="947519"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>LECTURE 5</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="3200"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ENERGY ACCESS EXPLORER BACK-END</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A black background with white text&#10;&#10;Description automatically generated" id="77" name="Google Shape;77;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A black background with white text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A98B8DC-1067-2BD6-87CD-15AFDCD6F5C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597528" y="3775297"/>
             <a:ext cx="3327517" cy="782486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p1"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8A8525-F3A8-DA7C-B433-928B2B39A280}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7939610" y="5364606"/>
             <a:ext cx="1549616" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="79" name="Google Shape;79;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ABA4A2-FC0A-3191-033A-0ECC15F7970A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId4">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8027367" y="5917631"/>
             <a:ext cx="1184564" cy="410649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701856915"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p10"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: EAE</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7314779" cy="930970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.2 Functionalities of EAE’s back-end</a:t>
+              <a:t>5.2 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Functionalities of EAE’s back-end</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p10"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Key Functionalities: </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p10"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="4358936" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>User friendly interface</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ability to add data in different resolutions, types, formats</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ability to add metadata</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Modify visualizations/ symbology</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Categorize and organize data</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Automated data processing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Enable searchability of data</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sorting of data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p10"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E7A153-E04E-1058-819E-B002F1313AD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5894773" y="2241708"/>
             <a:ext cx="4447712" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dynamic database</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Efficient data storage</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Last update feature</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Staging site for testing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Link with AWS</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Link to other cloud services</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A modular API – connects back end and front end</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Add new multi-criteria analysis defined by administrators</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="426476351"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="186" name="Shape 186"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p11"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: EAE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p11"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE Environments</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;p11"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="8975324" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>EAE has multiple environments: Public, Protected, Training, and Testing.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Production Environment</a:t>
+              <a:t>Public Environment</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> refers to the public-facing tool that can be accessed by anyone</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Staging, Training, and Testing Environments</a:t>
+              <a:t>Protected, Training, and Testing Environments</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> are the password-protected version and only viewable with login credentials.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F053F1DF-EDCB-D7E3-42C7-3CDE8DF87A77}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7314779" cy="930970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.2 Functionalities of EAE’s back-end</a:t>
+              <a:t>5.2 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Functionalities of EAE’s back-end</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1501806106"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p12"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: EAE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p12"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1679592"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Staging, Training, and Testing Environments</a:t>
+              <a:t>Protected, Training, and Testing Environments</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p12"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="8975324" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>The purpose of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Staging Environment</a:t>
+              <a:t>Protected Environment</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t> is to view new data and display settings before rolling the data out to the public.</a:t>
+              <a:t> is to host sensitive data that cannot be available publicly but are ready to use with login access.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The purpose of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Testing Environment </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>is to test functionality before rolling the features and data out to the public</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The purpose of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Training Environment </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>is for EAE back-end capacity building for new data administrators</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0836E9-C3F2-8E5B-7222-2BD80DB44D5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7314779" cy="930970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.2 Functionalities of EAE’s back-end</a:t>
+              <a:t>5.2 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Functionalities of EAE’s back-end</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1954919219"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="206" name="Shape 206"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="7682769" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p13"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Customized Content Management System</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p13"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="8975324" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Customized Content Management System (CMS) allows admin users to better process, store, manage and update EAE in a cost-effective manner</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:t/>
-[...29 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>CMS has three parts:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Category</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Geography</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Datasets</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1714679710"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p14"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Category</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p14"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="8975324" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Categories contain configuration settings for datasets that are shared across geographies, giving the EAE a consistent look and feel. </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...37 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>An example would be ‘wind speed,’ which comes from the same data source for each geography and shares the same default configuration settings for each. An instance of the ‘wind speed’ category exists in each geography for which that data is available in the EAE</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1916647609"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="226" name="Google Shape;226;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCDB14F-87C6-3E79-9965-224D64938714}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2030027" y="1854141"/>
             <a:ext cx="8370610" cy="4395739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p15"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Category</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A866332-FB84-79C8-5901-A4A1D2DEED39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3346220641"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p16"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: EAE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p16"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="521479" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Geography</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p16"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="521479" y="2287323"/>
             <a:ext cx="5477522" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geographies correspond to national  and/or subnational boundaries (i.e. province, county, district, etc.) and contain unique instances of a category record for every dataset displayed in the EAE for that geography.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:t/>
-[...29 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Country Outline – Admin level 0</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Region boundary – Admin level 1</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>County boundary – Admin level 2</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="238" name="Google Shape;238;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C21084B-0E7D-C106-A0CF-30843391FEBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6406821" y="1176642"/>
             <a:ext cx="4956272" cy="4828417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B315C2C7-9977-4059-D2D2-C199B0FD8394}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3802051614"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="244" name="Shape 244"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4869D630-AD3C-B906-03B7-B2128CF872C8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD020B1F-CA90-03DF-FE1E-954B62BAD674}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p17"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F27C8451-2DAD-D508-E9D7-279836548C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Geography</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...88 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p17"/>
-[...394 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901A893F-13CF-56EC-FA41-C8A7826DA2B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{578D8718-7E2C-0CA0-1C1F-9315B3652BF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1235099" y="2179425"/>
+            <a:ext cx="9721802" cy="3923412"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68568975-646A-1E5A-6649-B22D154C942A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4017014" y="3224776"/>
+            <a:ext cx="4331855" cy="326807"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C56C231C-EDBE-2ECA-6463-6D7BB119D977}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1649826" y="3227871"/>
+            <a:ext cx="2261314" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Search for Geography</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CD02E6-DA7D-193A-6063-844920815CE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1762539" y="5036065"/>
+            <a:ext cx="3458818" cy="959164"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF02D98-0351-90E2-5914-65C166015FD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2087053" y="6084511"/>
+            <a:ext cx="2467865" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Geography Name/Code</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E829B7B5-D11C-777A-BA16-8A2721C91218}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5317960" y="5029696"/>
+            <a:ext cx="2000792" cy="965533"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9DF1361-9294-453F-B072-D5B354AE2DAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5546491" y="6084510"/>
+            <a:ext cx="1543729" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Environments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{979EBB75-54F2-7673-7351-C8C070B2DAFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7375599" y="5029696"/>
+            <a:ext cx="3186384" cy="965532"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCC0B8D4-9766-4555-213A-21A34F6B0D63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7961001" y="6093674"/>
+            <a:ext cx="2143946" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Geography History</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="193896494"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="248"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="249"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="9" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="10" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="250"/>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="19"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="251"/>
+                                          <p:spTgt spid="20"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="21"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="21" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="22" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="24" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="252"/>
+                                          <p:spTgt spid="22"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="253"/>
-[...53 lines deleted...]
-                                          <p:spTgt spid="255"/>
+                                          <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
+      <p:bldP spid="8" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="19" grpId="0" animBg="1"/>
+      <p:bldP spid="20" grpId="0" animBg="1"/>
+      <p:bldP spid="21" grpId="0" animBg="1"/>
+      <p:bldP spid="22" grpId="0" animBg="1"/>
+      <p:bldP spid="23" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p18"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Datasets</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p18"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="9220565" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Each dataset in the EAE is associated with a Geography and a Category record. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>EAE aggregates geospatial data related to both energy demand and supply. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Data on demographics and the social and productive uses of electricity are used to represent current and potential demand</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Data on energy resource availability and infrastructure are used to visualize current and potential supply.</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A64A6CB9-38F8-1641-4609-A1E4D798BFC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1122772434"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="270" name="Shape 270"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B870337-4CB8-F688-30CB-94D24E971EDB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB89D679-2614-D62B-9D97-57CA19929D2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p19"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720687ED-B998-1402-0712-EA303E1473AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1100831" y="1673298"/>
+            <a:off x="1100831" y="1213857"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Datasets</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p19"/>
-[...746 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64116242-C155-AAC3-6060-7D44F00CB0E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4DA8F21-545C-6D65-4E9E-0CF68E9243B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1053352" y="1848027"/>
+            <a:ext cx="10096500" cy="3845506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1954A85C-46FB-D94F-0880-494C8FB9986F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4910578" y="2301136"/>
+            <a:ext cx="2478810" cy="306126"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB8C7F1-3D49-973A-0CD4-3D8B165A8E83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2830063" y="2293911"/>
+            <a:ext cx="2030757" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Search for Dataset</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85FB79F7-54A6-B386-F290-8CFA92756A50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1067875" y="2972468"/>
+            <a:ext cx="2598271" cy="2777299"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D948448-3BDB-0D25-19D5-C359A2863D35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3755795" y="2961260"/>
+            <a:ext cx="1229701" cy="2788508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rectangle 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AE967A-EC4E-13F0-8278-1323D00158F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6107537" y="2959757"/>
+            <a:ext cx="1211687" cy="2745186"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rectangle 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D356CB3-3688-C8A7-9F2F-5066245B9F92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7801080" y="2983672"/>
+            <a:ext cx="1099629" cy="2745185"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3350780-7846-6BA5-276E-09073786D6AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9360150" y="2983672"/>
+            <a:ext cx="1782279" cy="2722776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CBD0E8-2D08-50A4-700C-28A974524033}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1415259" y="5903035"/>
+            <a:ext cx="1527406" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Dataset Name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A72652F-888E-DD9D-88A3-A44001168A43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3430826" y="5912688"/>
+            <a:ext cx="1958081" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Dataset Category</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F63783-7B2E-22D9-35FB-86DA80431D6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6107207" y="5932011"/>
+            <a:ext cx="1172377" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Dataset Type</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F73E302-CCBF-818E-F06F-C9EE27C78FBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7796422" y="5971032"/>
+            <a:ext cx="1118618" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Environment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06334512-EBAE-50D2-1602-3DA1971A4DAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9359427" y="5920806"/>
+            <a:ext cx="1839032" cy="323165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Dataset History</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2535757991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
-  <p:timing>
-[...505 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...12 lines deleted...]
-            </a:pPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p2"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2B679D-3E3A-7EDA-CB1B-4EC0B0A7BE7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1512021"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EEC7642-BA14-BD4B-EEF4-256E87950343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="573207"/>
             <a:ext cx="7651304" cy="916080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:rPr>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4CDEE6-4F65-9B5E-C0CC-406EDCC745C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2206766"/>
             <a:ext cx="5611610" cy="3138755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>ILO1: Understand the structure of EAE’s backend </a:t>
+              <a:t>ILO1: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Understand the structure of EAE’s backend </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: List the key functionalities of EAE’s backend</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Explore the Content Management System</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4: Integrate and configure data in the Content Management System</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2C8728-0D62-66F1-FAD4-D6AC55DE7B08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will:</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3688935345"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...75 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F405ED-22EA-1B50-8139-9D1F6781C178}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F6CF6D6-AC64-55D7-A143-0278EB813B39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2556251" y="855785"/>
+            <a:ext cx="7454639" cy="5451231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="971877" y="1520898"/>
+            <a:ext cx="2079674" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>CMS: Datasets</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385724616"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p21"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CMS: Data Storage</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p21"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
             <a:ext cx="8975324" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Files used in the EAE are stored in a separate </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>S3 cloud</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> location, which is currently hosted through WRI’s  Amazon Web Services and can be accessed through the free AWS Cloudberry desktop application. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Though we use the S3 cloud hosting platform at present, EAE is designed to flexibly interact with local servers or other cloud services according to the administrator’s requirements. To access and write files on the S3 platform, users will first require permission to access the shared folders. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Backend users can also opt to </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>upload data directly from their PCs </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>without first storing the data on the Cloudberry platform. But each file size should not exceed </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>20MB</a:t>
+              <a:t>15MB</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>, usually preferable to use a smaller file size.</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D376FB01-C24A-1DF6-5CD8-FBFA08CB06B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8251482" cy="886365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Content Management System Interface</a:t>
+              <a:t>5.3 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Content Management System Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202568960"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...75 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p22"/>
-[...431 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8541413" cy="912323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.4 Integrate and Configure Data in the CMS</a:t>
+              <a:t>5.4 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Integrate and Configure Data in the CMS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E22B2284-3092-37E7-B95E-9A738351124A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2907942" y="808892"/>
+            <a:ext cx="7771162" cy="5650523"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p24"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1100831" y="1673298"/>
+            <a:off x="995323" y="1005083"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...8 lines deleted...]
-              <a:buNone/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dataset creation in EAE</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4098529986"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p25"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
-              <a:t>                                 SOURCE: </a:t>
+              <a:t>                                 SOURCE: EAE </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p25"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Automated data processing: Paver</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p25"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2192784" y="2287323"/>
             <a:ext cx="8185211" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Paver is a tool that automates several geoprocessing functions to ensure that datasets correctly match EAE data specifications</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geographic Projections</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data Extent/Clipping</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resolution/Unit Conversion</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Paver significantly reduces the need for GIS and programming expertise in EAE data administration, making the tool accessible to a wider audience</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Bulldozer with solid fill" id="343" name="Google Shape;343;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Graphic 6" descr="Bulldozer with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948D5B4E-6372-AEDA-BB5A-E4B6421FBA29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2210888"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Computer with solid fill" id="344" name="Google Shape;344;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Graphic 7" descr="Computer with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7FF64EB-AEF9-E065-54D2-7911BDA81DD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1278384" y="4885864"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD72CF7C-D65D-DBF9-8F9F-B1C6D0B8711B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8541413" cy="912323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.4 Integrate and Configure Data in the CMS</a:t>
+              <a:t>5.4 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Integrate and Configure Data in the CMS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3526417726"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p26"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
-              <a:t>                                 SOURCE: </a:t>
+              <a:t>                                 SOURCE: EAE </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p26"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="1673298"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Troubleshooting best practices</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p26"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100831" y="2287323"/>
-            <a:ext cx="8975324" cy="2554545"/>
+            <a:ext cx="8975324" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Test each dataset in the staging environment before proceeding to the next</a:t>
+              <a:t>Test each dataset in the protected/training environment before proceeding to the next</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Note the type of error, when/where it appears, and record the pop-up error message (if applicable)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If the error is fatal (prevents users from accessing the platform), make sure to remove staging deployment until you’ve addressed the problem</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5885310-81CE-3D52-31E2-77234C13E6B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27721"/>
             <a:ext cx="8541413" cy="912323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.4 Integrate and Configure Data in the CMS</a:t>
+              <a:t>5.4 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Integrate and Configure Data in the CMS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2716066097"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="359" name="Shape 359"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="811371"/>
             <a:ext cx="9607824" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thank you</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3198971"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...14 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p27"/>
+          <p:cNvPr id="4" name="Google Shape;130;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571796" y="5944606"/>
             <a:ext cx="6464231" cy="461624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., 2024.</a:t>
+              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 1: Energy Access Explorer. Release Version 2.0</a:t>
+              <a:t>Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Energy Access Explorer Back-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Release Version </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3.0</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t> [online presentation]. Climate Compatible Growth Programme, World Resource Institute</a:t>
+              <a:t> [online presentation]. Climate Compatible Growth </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, World Resource Institute</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p27"/>
+          <p:cNvPr id="5" name="Google Shape;131;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2895F3-258F-E275-C652-84DAB93D1770}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3299082" y="4138370"/>
             <a:ext cx="3009660" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p27"/>
+          <p:cNvPr id="6" name="Google Shape;134;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D87E279F-986C-BB92-61B4-40CF71267235}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1800808" y="5581726"/>
             <a:ext cx="6055568" cy="338514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Consolidated by Alemayehu Agizew Woldeamanuel, Abdul Khalid, Shikha Anand, Tarannum Sahar, Akansha Saklani, Santiago Sinclair-Lecaros, Dimitris Mentis, Douglas Ronoh and Jake Stockman from the World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="365" name="Google Shape;365;p27"/>
+          <p:cNvPr id="7" name="Google Shape;135;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD41455-6A03-C878-0D57-746450EC93F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3960485" y="4716457"/>
             <a:ext cx="1686852" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="169286684"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
-[...149 lines deleted...]
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p3"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: EAE</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27721"/>
             <a:ext cx="8155840" cy="1031331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p3"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2158008"/>
-            <a:ext cx="9716815" cy="1323439"/>
+            <a:ext cx="9716815" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>EAE is a dynamic geographic information system, with an open source, adaptable web-architecture. Its unique backend infrastructure comes with an easy to navigate Content Management System and allows administrative users with limited or no GIS and programming expertise to add data and metadata in a simple manner.</a:t>
+              <a:t>EAE is a dynamic geographic information system, with an open source, adaptable web-architecture. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Its unique backend infrastructure comes with an easy to navigate Content Management System and allows administrative users with limited or no GIS and programming expertise to add data and metadata in a simple manner.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p3"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Introduction</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1691649924"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p4"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1189608" y="1708355"/>
+            <a:off x="1189608" y="1231276"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Programming languages used to develop EAE</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="107" name="Google Shape;107;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Table 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6C6E06D-5115-EA52-50DB-3D931024F86D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2134600211"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1189608" y="2278303"/>
-          <a:ext cx="3000000" cy="3000000"/>
+          <a:off x="1189608" y="1933747"/>
+          <a:ext cx="9504413" cy="4176901"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
-[...1 lines deleted...]
-                <a:tableStyleId>{3F804144-4D0C-421C-8FBF-AD2AEC80997A}</a:tableStyleId>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1839150"/>
-[...1 lines deleted...]
-                <a:gridCol w="2855175"/>
+                <a:gridCol w="1839148">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2976525874"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4810082">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1960023435"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2855183">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="182490820"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
-              <a:tr h="354975">
+              <a:tr h="354977">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Repositories​</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
+                        <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Function​</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr lang="en-US" sz="1600" b="1">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
+                        <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Languages​</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1600" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr lang="en-US" sz="1600" b="1">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
+                        <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4177676115"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="485125">
+              <a:tr h="485136">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Admin​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>frontend code for the platform's admin panel.​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Javascript, HTML, CSS​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2639515200"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="686300">
+              <a:tr h="686290">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Tool​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Source code for the primary visualization/analytics of the platform​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Javascript, Mustache, HTML, CSS​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1404102310"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="485125">
+              <a:tr h="485136">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Website​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>This repository contains a template/view way of building the EAE website.​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Javascript, Mustache, HTML, CSS​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2937286125"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="485125">
+              <a:tr h="485136">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Paver​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Paver is the EAE's backend for processing the geolocated data needed for EAE​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Go​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1073963639"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="485125">
+              <a:tr h="485136">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Database​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>This is the SQL (PostgreSQL) code for the platform's database.​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>SQL​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2409204479"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="354975">
+              <a:tr h="354977">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>API​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>The API is delegated PostgREST.​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Makefile​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2177593315"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="354975">
+              <a:tr h="354977">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Offroad​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Offline version of EAE ​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Go, Shell​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3479614584"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="485125">
+              <a:tr h="485136">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Gdal​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>The gdal.go package provides a go wrapper for GDAL, the Geospatial Data Abstraction Library​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                      </a:pPr>
+                      <a:pPr fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
                         <a:t>Go, C ​</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:effectLst/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3679171147"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B8B597-7DA0-7169-5DD0-CB52B5B58B0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27721"/>
             <a:ext cx="8155840" cy="1031331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="978743703"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="115" name="Google Shape;115;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB052D1-987D-2331-0D82-74D5E09D1226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="81014"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="81014"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447713" y="5418697"/>
             <a:ext cx="7273768" cy="972691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p5"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="2703555"/>
             <a:ext cx="3773008" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE’s backend infrastructure provides automated data processing to minimizes resource requirements when it comes to harmonizing and integrating new data.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p5"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="2192968"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Automated Data Processing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="118" name="Google Shape;118;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5D51C0-5143-4952-92CC-AB3BA5AC245D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4844199" y="956297"/>
             <a:ext cx="6480797" cy="4526471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p5"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04528AA5-134D-A2BF-FB40-56E18FCABB6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5338436" y="1284348"/>
             <a:ext cx="1115630" cy="526697"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p5"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28F9863-4055-2106-0B09-0B1839F2A58B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4980370" y="3165651"/>
             <a:ext cx="967669" cy="571848"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6168A1C9-EC3E-CCE5-6B83-073EAB6A8A76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27720"/>
             <a:ext cx="8155840" cy="739496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2596963168"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="128" name="Google Shape;128;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB052D1-987D-2331-0D82-74D5E09D1226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="81014"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="81014"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447713" y="5418697"/>
             <a:ext cx="7273768" cy="972691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p6"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="2703555"/>
             <a:ext cx="3773008" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE’s backend infrastructure provides dynamic database and efficient data storage to optimize data transaction and configurations.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="130" name="Google Shape;130;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5D51C0-5143-4952-92CC-AB3BA5AC245D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4844199" y="956297"/>
             <a:ext cx="6480797" cy="4526471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p6"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="2005718"/>
             <a:ext cx="3568822" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data Storage and Dynamic Database</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p6"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04528AA5-134D-A2BF-FB40-56E18FCABB6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7170252" y="1261424"/>
             <a:ext cx="1151119" cy="526697"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p6"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D1A33C-1EDE-D0AC-BB76-46DFF4202F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7606737" y="4806530"/>
             <a:ext cx="1217667" cy="526697"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D394C5-62EA-A0F3-677B-34747B21F1F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27721"/>
             <a:ext cx="8155840" cy="797155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="586192986"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="141" name="Google Shape;141;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB052D1-987D-2331-0D82-74D5E09D1226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="81014"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="81014"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447713" y="5418697"/>
             <a:ext cx="7273768" cy="972691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p7"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="2703555"/>
             <a:ext cx="3773008" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE’s backend infrastructure provides customized content management System which allows admin users to better process, store, manage and</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>update EAE in a cost-effective manner</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="143" name="Google Shape;143;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5D51C0-5143-4952-92CC-AB3BA5AC245D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4844199" y="956297"/>
             <a:ext cx="6480797" cy="4526471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p7"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="1981809"/>
             <a:ext cx="4373681" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Customized Content Management System</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p7"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D1A33C-1EDE-D0AC-BB76-46DFF4202F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5487166" y="4819217"/>
             <a:ext cx="1606092" cy="663551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C0963C6-8350-D8DF-7472-5A739235D666}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27720"/>
             <a:ext cx="8155840" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576370829"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="153" name="Google Shape;153;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB052D1-987D-2331-0D82-74D5E09D1226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="81014"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="81014"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447713" y="5418697"/>
             <a:ext cx="7273768" cy="972691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p8"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470517" y="2703555"/>
             <a:ext cx="3977196" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE’s backend infrastructure provides modular API that connects the backend of the application with the front-end and enables users to generate</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>rapid, high-resolution visualizations and prioritization analysis on-the-fly.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="155" name="Google Shape;155;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5D51C0-5143-4952-92CC-AB3BA5AC245D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4844199" y="956297"/>
             <a:ext cx="6480797" cy="4526471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p8"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470518" y="1981809"/>
             <a:ext cx="4373681" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Modular Application Programming Interface (API)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p8"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D1A33C-1EDE-D0AC-BB76-46DFF4202F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7626684" y="2703555"/>
             <a:ext cx="1543949" cy="794247"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1988AE4A-4927-AD83-51C0-0312EF39F662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27721"/>
             <a:ext cx="8155840" cy="707887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1055861884"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="165" name="Google Shape;165;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB052D1-987D-2331-0D82-74D5E09D1226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="81014"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="81014"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447713" y="5418697"/>
             <a:ext cx="7273768" cy="972691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p9"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470517" y="2703555"/>
             <a:ext cx="3977196" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EAE’s backend infrastructure provides a variety of Baseline Maps including names of places, satellite imagery and other. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="167" name="Google Shape;167;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5D51C0-5143-4952-92CC-AB3BA5AC245D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4844199" y="956297"/>
             <a:ext cx="6480797" cy="4526471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p9"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="470517" y="2223147"/>
             <a:ext cx="4373681" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Baseline Maps</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p9"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D1A33C-1EDE-D0AC-BB76-46DFF4202F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9180276" y="4237594"/>
             <a:ext cx="851491" cy="511959"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
-              <a:alpha val="49803"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABADA60-7169-B491-D379-50F3193A6848}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256899" y="-27721"/>
             <a:ext cx="8155840" cy="741399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Component of EAE’s back-end architecture</a:t>
+              <a:t>5.1 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Component of EAE’s back-end architecture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4181917128"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_EAE_CCG Powerpoint Sept 2024">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -30271,138 +29559,145 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="EAE_CCG Powerpoint Sept 2024.pptx" id="{86360CD8-E553-41A8-9AD7-2D2361ED0FF8}" vid="{DFEBA574-2562-4D70-9FE6-F364A15BB98A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -30550,313 +29845,438 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1_EAE_CCG Powerpoint Sept 2024">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="012069"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C8102E"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="AFC7FE"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="5F8EFD"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="0F56FD"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="910C22"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="4151C3"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Words>1835</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>246</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>24</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>25</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="36" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Bodoni SvtyTwo ITC TT-Book</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Helvetica Neue</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans </vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>1_EAE_CCG Powerpoint Sept 2024</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Maximum 32 point Arial in white  </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>