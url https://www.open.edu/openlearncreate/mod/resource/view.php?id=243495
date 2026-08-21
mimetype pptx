--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,7077 +1,4154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...72 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...22 lines deleted...]
-    <p:sldId id="279" r:id="rId29"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="288" r:id="rId8"/>
+    <p:sldId id="289" r:id="rId9"/>
+    <p:sldId id="290" r:id="rId10"/>
+    <p:sldId id="291" r:id="rId11"/>
+    <p:sldId id="292" r:id="rId12"/>
+    <p:sldId id="293" r:id="rId13"/>
+    <p:sldId id="294" r:id="rId14"/>
+    <p:sldId id="295" r:id="rId15"/>
+    <p:sldId id="296" r:id="rId16"/>
+    <p:sldId id="297" r:id="rId17"/>
+    <p:sldId id="298" r:id="rId18"/>
+    <p:sldId id="299" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="302" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="304" r:id="rId24"/>
+    <p:sldId id="305" r:id="rId25"/>
+    <p:sldId id="306" r:id="rId26"/>
+    <p:sldId id="262" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="vK9kaO+6IceMXge1TQwBZQ==" hashData="KYTLlt+vD/6wdhhArShn7jWzbg+V5n0k3dwMTeDhq4YrM09Oukt1BL2tW6slklQq0bkV6OiGs3PfkhFiseVlwg=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="13007"/>
+    <p:restoredTop sz="77741"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1584" y="96"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{64EEC16A-9E78-4838-A533-567A61CD572D}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{64EEC16A-9E78-4838-A533-567A61CD572D}" dt="2022-08-29T11:36:44.921" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{64EEC16A-9E78-4838-A533-567A61CD572D}" dt="2022-08-29T11:36:44.921" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2559802330" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{64EEC16A-9E78-4838-A533-567A61CD572D}" dt="2022-08-29T11:36:44.921" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559802330" sldId="256"/>
+            <ac:spMk id="11" creationId="{5CAD42FF-2612-4F84-AF7B-46FE1FA866CA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{10CA4403-BD77-44E0-A5FE-6D9723AF86C6}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{10CA4403-BD77-44E0-A5FE-6D9723AF86C6}" dt="2022-08-11T10:35:32.647" v="9" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{10CA4403-BD77-44E0-A5FE-6D9723AF86C6}" dt="2022-08-11T10:35:32.647" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3844424903" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{10CA4403-BD77-44E0-A5FE-6D9723AF86C6}" dt="2022-08-11T10:35:32.647" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3844424903" sldId="262"/>
+            <ac:spMk id="4" creationId="{0F049C69-7550-4EF0-8FFC-B4AF4DC40AAC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>An important alternative to the N.P.V approach is the Internal Rate of Return, or I.R.R. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>IRR is closely related to N.P.V. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The IRR is the discount rate that makes the N.P.V of a project as zero. Therefore, using the NPV formula and solving for a discount rate that makes N.P.V zero will provide the I.R.R of the project.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>An interpretation of the I.R.R is that it is same as the annual compound rate of interest, the investment earnt from the project revenue. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2964883083"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Based on the I.R.R rule, a project is acceptable if the I.R.R exceeds the return required by the investor. Otherwise it is rejected.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>If you are given two projects to choose from, accept the one with a higher I.R.R. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>I.R.R is, in general, more popular than N.P.V in investment decision-making processes.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>I.R.R may have practical advantages over N.P.V. We cannot estimate the N.P.V, unless we know the appropriate discount rate, but we can still estimate the I.R.R.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Let us suppose that we did not know the required return on an investment, but we found, for example, that the I.R.R is 40%, which is very high. We would probably accept the project. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>It may happen that I.R.R and N.P.V lead to contradictory decisions. This means that one project has a lower I.R.R, but a higher N.P.V, than another project. In that case, choose the project with the higher N.P.V.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106703306"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The I.R.R approach has some drawbacks too. There may be more than one discount rate that makes the N.P.V zero, giving multiple I.R.R values. The problem arises where a project has non-normal cash flow (non-conventional cash flow pattern). </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>For reference, conventional cash flows (also called normal cash flows) is a cash flow pattern in which cash flows change sign only once, i.e. all net cash outflows occur at the start of the project, followed by all net cash inflows. In other words, there are continuous streams of net cash inflows or net cash outflows. Non-conventional (also called non-normal cash flows) are cash flows that have non-continuous streams of net cash outflows and net cash inflows, i.e. net cash outflows may occur at the start of the project, followed by net cash inflows, followed by further net cash outflows.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>In the case of multiple I.R.R. values, focus on N.P.V. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Both the I.R.R and N.P.V approach dominate the investment decision-making process. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:br>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="30060074"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In earlier lectures, you learned about debt and equity capital to finance power projects and different sources for obtaining them. Conditions for financing vary from organization to organization. This section describes some of these sources in greater detail. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Because of market circumstances and the large capital requirement of most power projects, a project sponsor, whether a state entity, a well-established corporation, or a new project company, must consider all sources of financing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>These include,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>International financial institutions, and Multilateral development banks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Bilateral agencies, such as the export–import banks of industrialized countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Commercial banks located in host country and abroad, and institutional providers, the equity market, bonds, and specialized energy and infrastructure funds.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Ad hoc sources are equipment suppliers' credits, project contractors' financial contributions, and equity and debt financing by purchasers of project output.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...113 lines deleted...]
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>In the next slides, we describe some of these sources.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2325180702"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>International financial institutions,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>I.F.Is,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t> are financial institutions that have been established or chartered by more than one country and hence are subjects of international law. Their owners or shareholders are generally national governments. Many of these are </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>multilateral development banks, or for short, M.D.B</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>A </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>multilateral development bank</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t> is an institution created by a group of countries that provides financing, and professional advice, for the purpose of development. M.D.Bs, have large memberships, including both developed donor countries and developing borrower countries. M.D.Bs finance projects in the form of long-term loans at market rates, very long-term loans at below market rates, and grants, which often do not carry interest.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3989240897"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Some important M.D.Bs are:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>World Bank, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>European Investment Bank,</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>European Bank for Reconstruction and Development,</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Asian Development Bank, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>African Development Bank,</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Inter-American Development Bank, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Islamic Development Bank,</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Other than the World Bank, the rest are regional banks and active in a specific region. In the next slides, we will describe some of these banks' activities in greater detail.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2733255171"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Among multilateral financial organizations, the most important one, in terms of political weight and financing volume, is the World Bank Group. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Stakeholders are governments of member countries that have power to make final decisions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The main goals of the World Bank Group are socio-economic development and poverty reduction. The World Bank Group consists of four major agencies through which it contributes to development in member countries in a wide variety of ways, working together with both private and public parties.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>These are:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>the I.B.R.D, International Bank for Reconstruction and Development, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>I.D.A, International Development Association, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>I.F.C, International Finance Corporation, and,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Miga, Multilateral Investment Guarantee Agency. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Every agency has distinct role in the common mission of fighting poverty, and promoting sustainable growth in less developed countries. In the next slide, we will give brief descriptions of each of these agencies.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The World Bank does not finance nuclear power projects, and has recently adopted the strategy of only financing new coal power plant in rare circumstances.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...154 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3073637719"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The I.B.R.D provides direct loans, partial risk guarantees, partial credit guarantees, and enclave guarantees. Direct loans are available only to governments. To finance projects in the private sector, it uses governments as intermediaries. It provides a loan to the government, which in turn finances the project parties. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>In case of State utilities, it provides a loan directly to the utility with government guarantee. However, projects are subject to stringent limits and rules set by the I.B.R.D. Other instruments available from the I.B.R.D are related to covering risks and, therefore, will be discussed in a separate lecture</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The I.D.A provides financial support for poorer countries that fail to meet I.B.R.D financing. It is in the form of very long-term loans of 35–40 years, with long grace periods up to 10 years, and no interest payments; however, there is an annual servicing fee of 0.75%.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The I.F.C, provides both loans and equity for private sector projects. This is the only agency that does not require direct intervention, or a guarantee, from the host government to get involved with a financing venture.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>In addition to loans and guarantee, the I.F.C can also hold a minority equity stake (usually between 5 and 20% up to a maximum of 35%) of the project company as a passive investor, so that it does not intervene in the company’s strategic and operating decisions.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The M.I.G.A provides guarantee against political risks and will be dealt with a module on risk.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In fiscal 2021, the World Bank approved $10.9 billion in lending to South Asia, including $3.7 billion in I.B.R.D. commitments and $7.1 billion in I.D.A. commitments.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The World Bank considers renewable energy as an area of priority and is particularly supportive of such projects, provided that they are economically and technically viable. As mentioned earlier, the World Bank does not finance nuclear power.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1644714028"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Regional development banks are also multilateral financial organizations, but they operate in a more restricted, geographical area than the World Bank. Their share capital is held by governments of countries in the area concerned.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The European Investment Bank, E.I.B, is the European Union’s financial agency. Members of the E.I.B are E.U member countries that subscribe to the bank’s equity capital. It offers long-term financing, for specific projects which meet strict criteria in terms of evaluation and selection. To receive E.I.B support, projects must be viable from economic, technical, environmental, and financial standpoints. Similar to the I.F.C, the E.I.B continually seeks to involve private capital in projects it finances, acting as a catalyst for private lenders in order to expand available funds.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The African Development Bank, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>A.f.D.B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, is a multilateral development bank, whose stakeholders are the 53 African nations, and 24 non-African countries from the Americas, Europe, and Asia. The infrastructure sector, including power, is one of the Bank's core intervention areas in the continent. In addition to providing financial assistance, in the form of loans and equity investments, the bank also provides advisory services to private parties, regarding structuring financial deals.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Asian Development Bank (or A.D.B) has a similar function to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>A.f.D.B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, but in the Asian region. As a catalyst for private investments, A.D.B provides direct financial assistance to private sector projects. Pricing is based on a spread above Libor, and, Euribor, although fixed rate loans also can be made.  Libor and Euribor is discussed further in the next lecture.  It can also make private equity investments up to a maximum of 25% of the power project company’s capital stock. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>We suggest you to go to the website of each of these organizations to learn more about their activities.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...59 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4246813998"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Those countries which are considering building nuclear power plants should make a note that MDBs do not finance building new nuclear power plants.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2378702890"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The lecture will begin by explaining how to evaluate the value of a project to understand and evaluate the trade-off between dollar return today, and dollar return at some future time. In earlier lectures, you learned about debt and equity capital finance power projects. This lecture continues by explaining the different sources for obtaining the finance.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910158187"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Bonds are an alternate source of debt financing. When a corporation, or project company, wishes to borrow money from the public on a long-term basis, it usually does so, by issuing or selling debt securities that are called bonds. A bond is a form of loan. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>holder</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> of the bond is the lender or creditor, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>issuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> of the bond, is the borrower, or debtor.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...21 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Depending on the terms of the bond, the issuer is obliged to pay interest, also known as coupons, and to repay the principal, at a later date, termed as the maturity. The maturity period can be very long, up to 30 years. Interest is usually payable at fixed intervals: semi-annually or quarterly, biannually or every six months, or, annually.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Very often the bond can be traded in the market, called the bond market, and ownership of the instrument can be transferred to whoever is buying it. But very few developing countries have a domestic bond market.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...21 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2115926998"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Here is a picture of a typical treasury bond issued by the US government.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>If you look at it carefully, written at the bottom are the words 'one thousand dollars'. This is called face value, or the par value of the bond. This is the amount that will be paid when it matures. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This particular bond was issued on November 16, 1981, and is due November 15, 2011; that means this is a 30 year treasury bond, with a maturity period of 30 years. After 30 years, bond holders will be paid back 1,000 dollars.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The coupon rate is the interest rate, that will be paid on a regular basis over 30 years. This particular bond has an interest rate of 14%, which will be paid on an annual basis. Therefore, the coupon rate is 14%.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...40 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2483050661"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Equity capital is owner's capital. That is, the capital contributed by the owner. At the initial stage, sources of equity include the promoter of the project, the Engineering, Procurement, and Construction (E.P.C) contractor, and buyers of the project output who want the project to happen. The role of equity capital, at the initial stages, is very important. It makes the project safer for lenders. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>At some stage, a project company can also raise capital by issuing shares in the stock market. The equity market, also known as the stock market, is the market where shares are issued by the owner of a company and traded. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This process gives companies access to capital and gives investors a slice of ownership in a company. However, it involves the dilution the ownership, and significant amount of costs and complexities. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The higher the equity, the higher the risk borne by the sponsors. This means less risk for lenders, and thus the lending cost can be reduced. However, it has a negative impact on the sponsors' I.R.R. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t>The next lecture will tackle these issues further. </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1037734702"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="359" name="Shape 359"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Any firm possesses a huge number of investment possibilities. The key question of financing is: which project to choose for investment? This is called a capital budgeting decision. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Therefore, we need techniques to analyse possible business ventures in order to decide which are worth undertaking. A number of different approaches are used in practice.  Important ones include, payback period, net present value (or N.P.V for short), and internal rate of return or I.R.R. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>We present the concepts and the advantages and disadvantages of these approaches. FINPLAN calculates N.P.V, and I.R.R, therefore we limit our discussions, to these two approaches only.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>We describe the Net Present Value (N.P.V) approach in this slide and following slides. In general, a project is worth undertaking if it creates value for its owners. It creates value if it earns more than the costs of acquisition and operation. The difference between the earnings from a project and its cost is called the net present value. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The net present value is a measure of how much value is created, or added today, by undertaking of the project.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>As cost and earnings occur at various point of time, the time value aspect, which we learned in the last lecture, becomes applicable. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Net present value is the difference between the present value of cash inflow, which is earnings from the project, and cash outflow, which is the cost or expenditure of the project. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This table presents a typical cash flow of a project with a five-year span. Expenditures c1, c2, etc, occur at year 1, year 2, and so on, whereas earnings are r3 , r4, r5, start from year 3. We present the net present value formula for this project in the next slide.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="211073436"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Net present value is defined as the difference between the present value of earnings and expenditure over the entire lifespan of the project. In the previous lecture, we have learned to calculate the present value of a cash flow. Calculation of present value, needs a discount rate, which we denote by r. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Therefore, net present value of the project, with cash flow presented in the last slide is calculated by this formulae.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...58 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Where capital R is revenues, small r is discount rate, N is project life, C is cost and t is time. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2183447484"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Since the goal of the financial management is to maximize the value of the project, therefore, a project should be accepted if the net present value is positive and rejected if it is negative. If net present value (or N.P.V) turns out to be zero, then, we should be indifferent.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Now if we have to select one of two projects, A and B, the criteria for acceptance is to understand which project has the larger N.P.V. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Therefore, we accept project A, if the N.P.V of A is greater than the N.P.V of B.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Conversely, we reject project A if the N.P.V of A is less than the N.P.V of B. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The case for acquisition of either project is neutral if the N.P.V of A and the N.P.V of B are the same.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In this case, you can look at other indicators, such as the Internal Rate of Return, which we discuss in the later slides.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326188951"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Now let us consider a more detailed example regarding the choice between two projects. Here are some example cash flows. Both projects cost the same and occur at the same time. Therefore, going by their revenue, project 2 has the higher earning, and is a better choice.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>To compute N.P.V, we need a discount rate. We take the discount rate at 5%. With this discount rate,  we apply the formula of N.P.V, as given in Slide 4.1.3. N.P.V of these projects is shown in the Table. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...78 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The NPV of project 1 is 6,464, whereas the N.P.V of project 2 is 6,728. Therefore, project 2 adds more value to the investor's wealth, and therefore it is preferable. However, the N.P.V of a project changes with the discount rate. This can affect the investment decision, as shown in the next section.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1480521173"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This figure shows the N.P.V of two projects for different discount rates. If the discount rate is less than 7%, the N.P.V of project 2 is higher than the N.P.V of project 1. Therefore, project 2 is preferable. However, if the discount rate is 8% or higher, then the N.P.V of project 1 becomes higher than project 2. In this instance, therefore, project 1 becomes preferable. Thus, a decision based on N.P.V criteria depends on the choice of discount rate. The same project can be rejected or accepted depending on the choice of discount rate.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...41 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3675955709"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...45 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>While computation of N.P.V is straightforward, the decision is driven by the choice of discount rate. Choice of the appropriate discount rate is important. Now, we move to the second approach, Internal Rate of Return, or I.R.R.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...156 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1249433362"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -7080,23629 +4157,19035 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p26"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p34"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-GB"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...115 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...235 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173510" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173510" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="8" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CAD42FF-2612-4F84-AF7B-46FE1FA866CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8832600" y="6157376"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.0</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="92" name="Google Shape;92;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BEA568F-EDD3-486D-AE02-844455DD1504}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-30726" y="1444"/>
             <a:ext cx="12225067" cy="6869861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="11" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CAD42FF-2612-4F84-AF7B-46FE1FA866CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8975475" y="6300251"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="3943698"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p1"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="750292" y="4236946"/>
             <a:ext cx="7724723" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 4 </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PROJECT EVALUATION &amp; SOURCES OF FINANCING</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p1"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0906FD3D-3596-5644-ADF2-7A143E7E25EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6613819" y="3726245"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide1.mp3" id="97" name="Google Shape;97;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide1.mp3" descr="Track5_Lecture4_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C257B1D7-8A08-2F40-8DB9-D9E7AA9AA6F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6685184" y="3797610"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559802330"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="5041" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="97"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="97"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="204" name="Google Shape;204;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="1398690"/>
             <a:ext cx="8516620" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.2.3 Criteria Based on Yield: Criterion of Internal Rate of Return</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.2 Project Evaluation Criteria-II</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p10"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="988815" y="3100489"/>
             <a:ext cx="9672320" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Internal rate of return (IRR) = </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Where "r" is the discount rate at which the net present value of the project becomes zero. This is called IRR.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Text&#10;&#10;Description automatically generated" id="209" name="Google Shape;209;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 3" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8620B4A1-D85B-4B9C-9D5C-9A1A1D493BC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4845050" y="2546350"/>
             <a:ext cx="3035300" cy="1765300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p10"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B642F18-9192-9945-BE80-EF61D6943927}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9360104" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide10.mp3" id="211" name="Google Shape;211;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture4_Slide10.mp3" descr="Track5_Lecture4_Slide10.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD46067-C968-2D40-8598-FAE88F9A7F74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9423836" y="642417"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3974361276"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="37381" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="211"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="211"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="217" name="Google Shape;217;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="1398690"/>
             <a:ext cx="8516620" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.2.4 IRR Criteria</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.2 Project Evaluation Criteria-II</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p11"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="2109889"/>
             <a:ext cx="9672320" cy="2092881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>A project is acceptable if the IRR exceeds the required return and rejected otherwise</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>For two projects A and B, accept the one with higher IRR</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>IRR is more popular than NPV</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>IRR and NPV may lead to contradictory decisions</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p11"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{547D64FF-CC44-7F42-92E2-45551EDFC3A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9360104" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide11.mp3" id="223" name="Google Shape;223;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide11.mp3" descr="Track5_Lecture4_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01935AFD-611A-5D40-BDA0-1152EFF5A405}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9412246" y="649980"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2531567026"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="61361" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="223"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="223"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="228" name="Shape 228"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="229" name="Google Shape;229;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="1398690"/>
             <a:ext cx="8516620" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.2.5 Drawback of IRR criteria</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.2 Project Evaluation Criteria-II</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p12"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="2109889"/>
             <a:ext cx="9672320" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Multiple IRR values</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Both IRR and NPV are dominant criteria </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p12"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F37130F-E2FC-C54E-9DD6-618BA257DC29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9360104" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="235" name="Google Shape;235;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-8-10_20_41_20" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB569433-D38C-102A-0FC8-7D6C7D157644}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9526571" y="703622"/>
             <a:ext cx="691726" cy="691726"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125421163"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="66690" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="235"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="235"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="240" name="Shape 240"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="241" name="Google Shape;241;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="1398690"/>
             <a:ext cx="8516620" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.3.1 Debt and Equity</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.3 Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p13"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="912615" y="1943773"/>
             <a:ext cx="5367020" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Debt Sources</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Multilateral and regional development banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Export–import banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Issuance of bonds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Local and international commercial banks</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Equipment suppliers' credits, project contractors' financial contributions and </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Debt financing by purchasers of project outputs</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p13"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A648B1FD-3C71-44CE-8DB0-F00E3AD232FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6805415" y="1943772"/>
             <a:ext cx="4414520" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Equity Sources</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Projects sponsor equity investment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Raising equity through equity market</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Other investors, and</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Equity financing by purchasers of project output </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p13"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{338C3B16-9B7C-2F43-BF7D-04E78088B464}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7585092" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="248" name="Google Shape;248;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-8-10_20_44_12" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A0392E-DB70-F445-B595-C28EA95EB691}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7763585" y="728100"/>
             <a:ext cx="651072" cy="651072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="396893413"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="70635" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="248"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="248"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="254" name="Google Shape;254;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p14"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="886548" y="1385322"/>
             <a:ext cx="6600756" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.3.2 International Financial Institutions &amp; Multilateral Development Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.3 Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p14"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1014215" y="2059089"/>
             <a:ext cx="5367020" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>International financial institutions (IFIs)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Multilateral development Banks (MDBs)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p14"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22883049-8194-A641-B37E-AC9877B0BCD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7585092" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide14.mp3" id="260" name="Google Shape;260;p14"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide14.mp3" descr="Track5_Lecture4_Slide14.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE4D4AA-53AD-2E41-BCD8-11D632C125C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7654946" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2828190000"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="53211" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="260"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="260"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="265" name="Shape 265"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="266" name="Google Shape;266;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.3.3 Multilateral Development Banks (MDBs)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.3 Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p15"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="6624320" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Some important MDBs:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>World Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>European Investment Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>European Bank for Reconstruction and Development</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Asian Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>African Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Inter-American Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Islamic Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p15"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD3CE80-AC70-8C4C-B767-6822A98F2A44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7585092" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide15.mp3" id="272" name="Google Shape;272;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide15.mp3" descr="Track5_Lecture4_Slide15.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60135C70-7E93-004E-ACD8-BAF4F24DB1E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7656457" y="636493"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593473530"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="31451" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="272"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="272"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="278" name="Google Shape;278;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.3.4 Multilateral Financial Organizations</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.3 Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p16"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="7564120" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>The World Bank Group</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Bank for Reconstruction and Development (IBRD)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Development Association (IDA)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Finance Corporation (IFC)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Multilateral Investment Guarantee Agency (MIGA)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Nuclear power is off-limit</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>New coal power plant in rare circumstances</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p16"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB55EB0A-4440-BA43-9418-97CC1D220D7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7585092" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide16.mp3" id="284" name="Google Shape;284;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide16.mp3" descr="Track5_Lecture4_Slide16.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16075A83-ACE9-2844-B00D-526D3064DCDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7656457" y="655957"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3254470714"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="75859" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="284"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="284"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="289" name="Shape 289"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="290" name="Google Shape;290;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p17"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.3.5 The World Bank Group</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.3 Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p17"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="7564120" cy="3631763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Bank for Reconstruction and Development (IBRD)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Direct loans</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Partial risk guarantees</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Partial credit guarantees</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Enclave guarantees</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Development Association (IDA)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>International Finance Corporation (IFC)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Multilateral Investment Guarantee Agency (MIGA)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p17"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AC0A2C4-97EF-CD49-828D-AC3B6460E045}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7585092" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="296" name="Google Shape;296;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="ttsMP3.com_VoiceText_2022-8-10_20_56_39" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339BE4E8-495D-1F14-5EB6-930E03C3A381}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7732407" y="723544"/>
             <a:ext cx="660900" cy="660900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3513960177"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="123924" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="296"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="296"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="302" name="Google Shape;302;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p18"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.4.1 Regional Development Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Banks and finance options</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p18"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="8961120" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>European Investment Bank (EIB), Luxembourg</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>African Development Bank (AfDB), Abidjan</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Asian Development Bank (ADB), Manila</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Inter-American Development Bank (IADB), Washington</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>European Bank for Reconstruction and Development (EBRD), London</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p18"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F6C750-D190-1945-9687-0ADFDBDFF6C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9019805" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide18.mp3" id="308" name="Google Shape;308;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide18.mp3" descr="Track5_Lecture4_Slide18.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E9C9FB-AD50-F04A-83B2-71D4E683D9B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9091170" y="654316"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="682554094"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="127764" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="308"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="308"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="314" name="Google Shape;314;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.4.2 Nuclear and MDBs Policy on Credit Availability </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Banks and finance options</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p19"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="8961120" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>MDBs with policy not to finance nuclear:</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...4 lines deleted...]
-              <a:ea typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Asian Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Inter-American Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>European Bank for Reconstruction and Development (provides nuclear safety grants but not to finance new nuclear reactors)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>African Development Bank</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>MDB with no written policy but has not financed nuclear for some time:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>World Banks</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p19"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47116FBB-8E9D-EA43-A48D-46ED06B81E7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9019805" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide19.mp3" id="320" name="Google Shape;320;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide19.mp3" descr="Track5_Lecture4_Slide19.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED483996-E81C-F84A-B4B4-452A8C3BCF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9091170" y="660636"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120386686"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="14785" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="320"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="320"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-GB" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6557CF9A-6914-444F-AC1E-3F0D640570C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835429" y="46372"/>
             <a:ext cx="7651304" cy="1361676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="18" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C955E120-6C4A-409B-B2BB-F331E08FAC4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865021" y="1425005"/>
             <a:ext cx="5993532" cy="3490271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will be able to:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
               <a:solidFill>
-                <a:srgbClr val="9CC2E5"/>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO1:  Understanding </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Project Evaluation Criteria-I</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2:  Understanding </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Project Evaluation Criteria-II</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" b="1">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Exploring the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Sources of Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4:  Exploring the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Banks</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Finance Options</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p2"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1151DA56-AC48-9C40-86E5-51B74112B113}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6873021" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide2.mp3" id="112" name="Google Shape;112;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide2.mp3" descr="Track5_Lecture4_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5B62451-66D7-2E43-8AEF-9F61B750E3D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6938442" y="869304"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="22804" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="112"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="112"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="326" name="Google Shape;326;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p20"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.4.3 Sources of Debt Financing – Bonds</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Banks and finance options</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p20"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="8961120" cy="1785104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Debt instrument</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...4 lines deleted...]
-              <a:ea typeface="Calibri"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:cs typeface="Calibri"/>
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-              <a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Issued by the government/corporation/project company to raise funds</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Coupon rate and maturity</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Traded in bond market</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p20"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F8546C1-384F-DA4B-A5C1-2F9CDE2B6C43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9019805" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide20.mp3" id="332" name="Google Shape;332;p20"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide20.mp3" descr="Track5_Lecture4_Slide20.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6153DB94-1008-FA45-A0CD-17FFB95EFEA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9091170" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="687646857"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="61675" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="332"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="332"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="338" name="Google Shape;338;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.4.4 Bonds</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Banks and finance options</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p21"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="1906689"/>
             <a:ext cx="3055620" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Face value or par value:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> amount that will be repaid at the end of the loan period</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Maturity:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> number of years until the face value is repaid</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Coupon:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> a regular fixed interest payment </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Text&#10;&#10;Description automatically generated" id="343" name="Google Shape;343;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 6" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EFD7F04-7FD2-4A2A-9431-30C7A8A44C81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4955309" y="1400288"/>
             <a:ext cx="5879863" cy="4500493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p21"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83C0803-5793-4F3C-A0BB-A435A2036BCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5313062" y="6083268"/>
             <a:ext cx="6530037" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Image copyright: The Joe I. Herbstman Memorial Collection of American Finance </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p21"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32FFCB61-5C8F-4549-8AD3-41558BE4FC25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9007105" y="363967"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide21.mp3" id="346" name="Google Shape;346;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Track5_Lecture4_Slide21.mp3" descr="Track5_Lecture4_Slide21.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA82D1F-5315-F746-90F0-E421009604C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9078470" y="443076"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3434409350"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="4"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="50364" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="346"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="346"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="4"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="351" name="Shape 351"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="352" name="Google Shape;352;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899915" y="1398690"/>
             <a:ext cx="9062720" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4.4.5 Equity Market</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Banks and finance options</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p22"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001515" y="2046389"/>
             <a:ext cx="9100820" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Equity capital is owner's contribution</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>The market where shares are issued and traded</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...3 lines deleted...]
-              <a:spcBef>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Gives companies access to capital and investors a slice of ownership in a company </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p22"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29C7B514-2631-7A44-9D79-D3938B218E63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9019805" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide22.mp3" id="358" name="Google Shape;358;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide22.mp3" descr="Track5_Lecture4_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0828E86F-5151-C142-A443-8489C4B1A8C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9091170" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="854613372"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="72071" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="358"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="358"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="364" name="Google Shape;364;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8165E174-A12D-8E44-A3F2-8E9645D25254}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p23"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F049C69-7550-4EF0-8FFC-B4AF4DC40AAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9128051" y="4645790"/>
             <a:ext cx="2574852" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...11 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Money A., Fanaian S. Pop M., Berdellans I., </a:t>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> I., </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Hasanovic S., Gritsevskyi A, Stankeviciute L.,</a:t>
+              <a:t>Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Tot M., Welsch M., Tan N., 2021. Lecture 4: Project Evaluation and Sources of Financing, </a:t>
+              <a:t>Tot </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Welsch M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>., Tan N., 2021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Lecture 4: Project Evaluation and Sources of Financing, </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr i="1" lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>FinPlan.</a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t> Release Version 1.0. [online presentation]. Climate Compatible Growth Programme and International Atomic Energy Agency.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="800">
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> Release Version 1.0. [online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> and International Atomic Energy Agency.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              </a:solidFill>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;p23"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3B35047-D8AE-4DED-AF83-C5E3B360AE73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9900019" y="5895089"/>
             <a:ext cx="1657997" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>CCG courses (this will take you to the website link http://www.ClimateCompatibleGrowth.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>com/teachingmaterials)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="800">
+              <a:t>com/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>teachingmaterials</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              </a:solidFill>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;p23"/>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4D28627-5E15-1643-8CB1-3F7DB798DD13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="368" name="Google Shape;368;p23">
+            <p:cNvPr id="7" name="Rounded Rectangle 6">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91BA9B0A-0BB0-D148-8FC5-0BBECFEE31DC}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="369" name="Google Shape;369;p23"/>
+            <p:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6744794A-105A-1B42-A167-C768BCC27049}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="370" name="Google Shape;370;p23">
+            <p:cNvPr id="10" name="Rounded Rectangle 9">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84DFD90C-7C53-7D49-995E-CDA075B14611}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844424903"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="374" name="Shape 374"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="375" name="Google Shape;375;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1411390"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.1.1 Why Project Evaluation Criteria? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="11897"/>
+            <a:ext cx="8801492" cy="1383451"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.1 Project Evaluation Criteria-I </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79E66812-0CEA-42E6-B1C4-05555E048E3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="925315" y="2071789"/>
+            <a:ext cx="6217920" cy="2708434"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Which project to choose for investment?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="9DC3E6"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Techniques/approaches</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Payback period</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Net Present Value (NPV)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Internal Rate of Return (IRR)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Others</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D9EF852-2ACE-0A44-8E2D-EA945070E744}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9270459" y="576229"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...5 lines deleted...]
-        </p:nvSpPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide3.mp3" descr="Track5_Lecture4_Slide3.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{277AFC2D-5200-8F41-9C9F-6500A6B6817D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="9341824" y="647594"/>
+            <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...29 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="51722" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="118" name="Google Shape;118;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.1 Why Project Evaluation Criteria? </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.1.2 Net Present Value (NPV)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.1 Project Evaluation Criteria-I </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p3"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79E66812-0CEA-42E6-B1C4-05555E048E3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="925315" y="2071789"/>
-            <a:ext cx="6217920" cy="2708434"/>
+            <a:ext cx="6217920" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Which project to choose for investment?</a:t>
-[...13 lines deleted...]
-              <a:spcBef>
+              <a:t>Net Present Value approach</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
-[...1 lines deleted...]
-                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Techniques/approaches</a:t>
-[...117 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Net Present Value = Difference between the present value of Cash inflow and outflow</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="123" name="Google Shape;123;p3"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 2" descr="Table&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A3D5EA-7D7E-48E2-9CCD-FFE3039B7BD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5041900" y="3345770"/>
+            <a:ext cx="5156200" cy="2515961"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Oval 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B96C7B2-FF99-6547-9739-B0192820AEC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9270459" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide3.mp3" id="124" name="Google Shape;124;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture4_Slide4.mp3" descr="Track5_Lecture4_Slide4.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68D94F15-4DC1-4B43-A8FA-23653794FE5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9341824" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1705372579"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="71706" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="124"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="124"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="129" name="Shape 129"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="130" name="Google Shape;130;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p4"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.2 Net Present Value (NPV)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.1.3 Calculating NPV</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.1 Project Evaluation Criteria-I </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p4"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79E66812-0CEA-42E6-B1C4-05555E048E3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="925315" y="2071789"/>
-            <a:ext cx="6217920" cy="1169551"/>
+            <a:off x="938015" y="2630589"/>
+            <a:ext cx="8935720" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Net Present Value approach</a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>Net Present Value </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+            <a:endParaRPr lang="en-ZA" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-ZA" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Net Present Value = Difference between the present value of Cash inflow and outflow</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Where R is revenues, r is discount rate, N is project life, C is cost, t is time</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Table&#10;&#10;Description automatically generated" id="135" name="Google Shape;135;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 3" descr="A picture containing text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E3D404-FD86-469E-9852-BFB17307ED99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5041900" y="3345770"/>
-            <a:ext cx="5156200" cy="2515961"/>
+            <a:off x="3200400" y="2065553"/>
+            <a:ext cx="2743200" cy="1634695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p4"/>
+          <p:cNvPr id="14" name="Oval 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D1F20F-8C90-6A4D-9A4A-08F00C52557B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9270459" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide4.mp3" id="137" name="Google Shape;137;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide5.mp3" descr="Track5_Lecture4_Slide5.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6940926B-C290-EF47-85FE-CB5C698EC360}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9341824" y="647594"/>
+            <a:off x="9341471" y="651552"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="305096420"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="37590" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="137"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="143" name="Google Shape;143;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.3 Calculating NPV</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.1.4 Net Present Value Criteria</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.1 Project Evaluation Criteria-I </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p5"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79E66812-0CEA-42E6-B1C4-05555E048E3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938015" y="2630589"/>
-            <a:ext cx="8935720" cy="2246769"/>
+            <a:off x="963415" y="1995589"/>
+            <a:ext cx="7903104" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr lang="en-ZA" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Net Present Value </a:t>
-[...5 lines deleted...]
-              <a:spcBef>
+              <a:t>A project should be accepted if net present value is positive and rejected if it is negative</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
                 <a:spcPts val="1200"/>
-              </a:spcBef>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For two projects A and B, accept the project with larger NPV. Accept project A if</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2000">
+              <a:rPr lang="en-ZA" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NPV (A) &gt; NPV (B)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reject A if NPV (A) &lt; NPV (B),</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If NPV (A) = NPV (B), be neutral</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...68 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-          <p:cNvPr id="149" name="Google Shape;149;p5"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18AB0DED-929D-9345-A19E-10AAFD129F8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9270459" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide5.mp3" id="150" name="Google Shape;150;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture4_Slide6.mp3" descr="Track5_Lecture4_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21DA52C9-3D8D-DC4D-BCF2-17B0B4A567FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9341471" y="651552"/>
+            <a:off x="9341824" y="672246"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3138102532"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="58671" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="150"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="150"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="156" name="Google Shape;156;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p6"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.4 Net Present Value Criteria</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.1.5 NPV of Projects</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.1 Project Evaluation Criteria-I </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 2" descr="Table&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC89F31B-0B5D-4403-A6D3-43A17B570F9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="963415" y="1995589"/>
-            <a:ext cx="7903104" cy="2862322"/>
+            <a:off x="1600200" y="2291557"/>
+            <a:ext cx="7543800" cy="3341685"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...161 lines deleted...]
-          <p:cNvPr id="161" name="Google Shape;161;p6"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{881D7E9E-96EE-F049-A1AE-7CC1830183D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9270459" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide6.mp3" id="162" name="Google Shape;162;p6"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture4_Slide7.mp3" descr="Track5_Lecture4_Slide7.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157F106F-D29B-3E43-B895-28228A09FFAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9341824" y="672246"/>
+            <a:off x="9341824" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278126300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="60943" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="162"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="162"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="168" name="Google Shape;168;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.5 NPV of Projects</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.2.1 NPV at different discount rates</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.1 Project Evaluation Criteria-I </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.2 Project Evaluation Criteria-II</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Table&#10;&#10;Description automatically generated" id="172" name="Google Shape;172;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 2" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F12C23E-6F14-4387-B1EB-C906825ACBB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="2291557"/>
-            <a:ext cx="7543800" cy="3341685"/>
+            <a:off x="2654300" y="2065439"/>
+            <a:ext cx="6159500" cy="4009822"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p7"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9E29FA-CFD3-B84B-A00A-29EA0F52A646}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9270459" y="576229"/>
+            <a:off x="9360104" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide7.mp3" id="174" name="Google Shape;174;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture4_Slide8.mp3" descr="Track5_Lecture4_Slide8.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6916E24-6FC8-B643-AB4A-C0CB0ECCC577}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9341824" y="647594"/>
+            <a:off x="9431469" y="651724"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="562953325"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="46889" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="174"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="174"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="179" name="Shape 179"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="180" name="Google Shape;180;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...21 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p8"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1411390"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.2.1 NPV at different discount rates</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>4.2.2 Drawbacks of NPV</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="11897"/>
             <a:ext cx="8801492" cy="1383451"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.2 Project Evaluation Criteria-II</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC488B47-500E-4D1B-BB86-C2700CB61FBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2654300" y="2065439"/>
-            <a:ext cx="6159500" cy="4009822"/>
+            <a:off x="925315" y="2071789"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="185" name="Google Shape;185;p8"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Choice of discount rate</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{038495DC-BBEF-5946-9E5C-B9CF91375B48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9360104" y="576229"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture4_Slide8.mp3" id="186" name="Google Shape;186;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture4_Slide9.mp3" descr="Track5_Lecture4_Slide9.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90ED25B6-9ECD-004B-BCD7-EDC011095BD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9431469" y="651724"/>
+            <a:off x="9431469" y="647594"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="193963128"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="19356" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="186"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="186"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-          </p:childTnLst>
-[...435 lines deleted...]
-            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29948054-04FD-437A-A58F-F784E278668C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4603</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>286</Paragraphs>
+  <Slides>23</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>22</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>