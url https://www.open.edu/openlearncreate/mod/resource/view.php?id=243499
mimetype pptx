--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,10701 +1,7821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...74 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...23 lines deleted...]
-    <p:sldId id="280" r:id="rId30"/>
+    <p:sldId id="306" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="287" r:id="rId8"/>
+    <p:sldId id="277" r:id="rId9"/>
+    <p:sldId id="290" r:id="rId10"/>
+    <p:sldId id="289" r:id="rId11"/>
+    <p:sldId id="288" r:id="rId12"/>
+    <p:sldId id="291" r:id="rId13"/>
+    <p:sldId id="292" r:id="rId14"/>
+    <p:sldId id="294" r:id="rId15"/>
+    <p:sldId id="293" r:id="rId16"/>
+    <p:sldId id="295" r:id="rId17"/>
+    <p:sldId id="296" r:id="rId18"/>
+    <p:sldId id="297" r:id="rId19"/>
+    <p:sldId id="300" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="299" r:id="rId22"/>
+    <p:sldId id="302" r:id="rId23"/>
+    <p:sldId id="303" r:id="rId24"/>
+    <p:sldId id="304" r:id="rId25"/>
+    <p:sldId id="305" r:id="rId26"/>
+    <p:sldId id="283" r:id="rId27"/>
+    <p:sldId id="307" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="+/RvtAcOexfw8cZO7j2y/g==" hashData="/Zk1XLQvRsBZsHYoYe2U1THlAnqgYPGMEgrHQ79tvdRLwdqvrUG2p8d3MOKAIYJgP92xhqNcqccjUn6K3id8Qg=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2160">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="9DC3E6"/>
+    <a:srgbClr val="2B28B6"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="12093"/>
+    <p:restoredTop sz="77447" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1638" y="90"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{ACF5F657-7025-45D2-9C8C-73868E05AFE6}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{ACF5F657-7025-45D2-9C8C-73868E05AFE6}" dt="2022-08-29T11:37:12.546" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{ACF5F657-7025-45D2-9C8C-73868E05AFE6}" dt="2022-08-29T11:37:12.546" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="674770623" sldId="306"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{ACF5F657-7025-45D2-9C8C-73868E05AFE6}" dt="2022-08-29T11:37:12.546" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="674770623" sldId="306"/>
+            <ac:spMk id="7" creationId="{3B2FB89B-5E90-41D8-BD01-EE9FD7FAF54A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{51A3A9A9-B042-4A06-BEC2-818B6CE93143}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{51A3A9A9-B042-4A06-BEC2-818B6CE93143}" dt="2022-08-11T10:36:30.629" v="11" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{51A3A9A9-B042-4A06-BEC2-818B6CE93143}" dt="2022-08-11T10:36:30.629" v="11" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="763163307" sldId="307"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Naomi Tan" userId="8ce5270c-ec91-47e3-b3ed-c9746ddfe401" providerId="ADAL" clId="{51A3A9A9-B042-4A06-BEC2-818B6CE93143}" dt="2022-08-11T10:36:30.629" v="11" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="763163307" sldId="307"/>
+            <ac:spMk id="8" creationId="{BA19B626-A690-4911-9752-87CB32D99DF8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{C546E5E8-0DA1-5A46-8547-7997C183DD09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195048300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...9 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758460938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>INCOME STATEMENT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is also known as the operating account or the profit and loss statement. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It shows the company’s revenues and expenses during a particular period. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The purpose of the income statement is to show lenders and investors whether the company made profit or loss during the period being reported. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is based on the equation:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Net Income </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is equal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> to revenue minus expenses.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="530630757"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This table shows the format of reporting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> income</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Revenues or sales is the money received from the sale of products and services, appearing at the top of the Table.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Operating Expenses are costs incurred by a business as a result of normal business operation, appearing in the second row of the table.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>The subsequent three rows are financing expenses which consist of depreciation, interest paid and taxes paid'". </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>After subtracting all expenses, we get net income, or “net profit”. Net income, if it is positive, is the amount of money available to the owner or the shareholders from the business after meeting all expenses. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the next slide, we explain a simple income statement.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1045232111"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This table is an example of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X.Y.Z </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>company’s income statement for 2013 and 2014. The business has just started and 2013 is the first year of operation.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Looking at the table from top to bottom, we can see that</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>n 2013, the company XYZ earned </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>100 in revenue.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To earn this, XYZ had to spend </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>40 as operating expenses, like fuel costs, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and operating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and maintenance costs.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subtracting the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>40</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> we get </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>60</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> which would be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X.Y.Z’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>earnings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> before interest, taxes, depreciation, and amortization (shortly EBITDA). From this we will subtract </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>10 each for accounting depreciation and interest paid to get profit before tax 40$ for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X.Y.Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Now we need to compute tax for the company's income. For this, we created a separate table.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2. First, we take Profit before tax and add back accounting depreciation. From this we subtract tax depreciation based on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>country’s tax laws.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For this example, we assume that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>15 is the tax depreciation. We get taxable income from which we can get actual taxes paid. With 30% taxes, we pay </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>11 as taxes to the government.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3. Returning to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>previous table, we subtract taxes paid from Profit before taxes to get Net Income.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>We have </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>30 as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>net</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>income X.Y.Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> company has generated for its shareholders and to fund its future expansion.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> We assume X.Y.Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> decides to pay </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>12 to shareholders as dividend and keeps </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>18 as retained earnings for future expansion.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Similarly, we create an income statement of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X.Y.Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for 2014.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4. In 2014, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X.Y.Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> company’s net income is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>34</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It decides to pay </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>13 as dividends and the remaining </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$21</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> are added to retained earnings.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5. Notice that Retained earnings becomes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>$3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>9. This is because the 2013’s had $18 of profit not distributed as dividends (or retained earnings), and this is added to 2014's retained earnings.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="242903407"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>CASH FLOW STATEMENT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>presents the flow of cash coming in and going out of the business during a particular period. The money coming into the business is cash inflow and money going out from the business is cash outflow. In the cash flow statement, the cash flows are segregated into three categories, based on source and uses of funds:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Cash flows from Operating activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: Operating activities are normal and core activities for a firm. Operating cash flow information indicates the firm's ability to generate sufficient cash from its continuing operations. Revenue and Operating expenses are part of Cash flow from operating activities. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Cash flows from Investing activities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>indicates how the firm plans to expand. Sale or purchase of any long-term assets, property, plant and equipment etc. is part of cash flow from investing activities. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Cash flow from Financing activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: Financing cash flows illustrates how the firm plans to finance its expansion and reward shareholders. It includes issuance and repayment of a firm's debt, cash inflows from equity investors, dividend payments and so on.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>INCOME STATEMENT </a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:t>In the next slide we present an example of a simple cash flow statement.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4061025594"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This table is an example of a simple cash flow statement of the hypothetical ABC company for 2012, 2013 and 2014. Cash outflows are represented in red and brackets. All numbers are in millions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>1. Assume A.B.C company is an infrastructure project company which requires 2 years, 2012 and 2013, for construction. In these 2 years the company would not be operational, so there would be no cash flows from operating activities, but it would need to fund itself through equity and debt funding. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>2. If the project costs 100 million dollars, in 2012 and 2013, the company would need to invest a total of $100 million as capital expenditure or CAPEX. Capital expenditure represents cash outflows, as these are the funds used to acquire or develop physical assets, like a power plant. It is an investing activity, as the company plans to make money from it in the future. We assume that $50 million is invested in each year of 2012 and 2013. Financing costs are the costs incurred by the company when it raises debt. Since financing costs of $2 million are incurred in 2013, total cash outflows from investing activities are $50 million in 2012 and $52 million in 2013. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3. To fund this expansion, A.B.C company needs funding from debt and equity equally. In 2012 and 2013, cash flows from financing activities, therefore, are cash inflows used to fund cash flows from investing activities. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>4. In 2014, A.B.C company becomes operational and starts earning some revenue. It sold $50 million worth of products or services. Operating expenses for the same period are $25 million. Operating expense, interest expense and taxes are all cash outflows. Subtracting cash outflows from cash inflows, we get net cash flows from operating activities in 2014 as $15 million. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>5. In 2014, A.B.C does not have any cash flows from investing activities, as no expansion took place. However, A.B.C started repaying the debt it had raised in 2013 and 2014. So, cash flows from financing activities become negative, as it is a cash outflow now. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>6. In the end, A.B.C company is left with net $4 million, $15 million as inflow less $11 million as outflow. This would go in the cash balance for future use. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="461150718"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>A balance sheet is often described as a "snapshot" of a company's financial condition at a specified date. It summarizes what a firm owns, its assets, and what it owes, its liabilities. The difference between the two is the owner’s equity at any point of time, also known as net worth. Balance sheet equation is: Assets is equal to liability plus owner’s equity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In this figure, the left side lists the assets of the firm, and the right side lists the liabilities and equity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Assets are classified as either current or non-current (or fixed). A current asset has a life of less than one year. This means that the asset will convert to cash within 12 months. For example, inventory would normally be purchased and sold within a year and is thus classified as a current asset. Obviously, cash itself is a current asset. Accounts receivable, that is, money owed to the firm by its customers, are also current assets. A non-current (or fixed) asset is one that has a relatively long life. Fixed assets can be either tangible, such as a truck or a computer, or intangible, such as a trademark or patent.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The firm’s liabilities are listed on the right side of the balance sheet. These are classified as current and non-current (or long-term). Current liabilities have a life of less than one year, meaning they must be paid within one year and are listed before long-term liabilities. Accounts payable are one example of a current liability. A debt that is not due in the coming year is classified as a non-current (or long-term liability). A loan that the firm will pay off in five years is one such long-term debt. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>It is important to mention that the difference between current assets and current liabilities is the net working capital. If</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> the net working capital is positive, this indicates that a company has enough funds to meet its current financial obligations and invest in other activities.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Finally, by definition, the difference between the total value of the assets, current and fixed, and the total value of the liabilities is the shareholders' equity, also called owner’s equity or net worth.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3019092327"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This table is an example of a simple Balance Sheet of hypothetical company X.Y.Z as on 31st December 2013 and on 31st December 2014. All numbers are in millions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>We are assuming that the company was set up on 31st December 2013 and began its operations on 1st January 2014. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>1. When the company X.Y.Z was set up, owners or equity investors invested $100 of their money in the company. This can be seen in Shareholders' capital for 2013. The company also raised 100$ as long-term loans from banks. So, as on 31st December 2013, total liabilities and shareholders' equity, collectively called sources of funds, were $200. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>2. X.Y.Z company would have a total of $200 to invest in starting its business. Of this $200, X.Y.Z decides to invest $150 in long term assets, like property, plant and equipment and $30 in inventory, which will be sold in the future. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>3. The $20 still remaining becomes cash balance for X.Y.Z company as on 31 December 2013. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750">
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>4. Hence, total current assets of the company was $50. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For a balance sheet to balance, assets must equal liabilities plus shareholders' equity. As of 31 December 2013, both assets and sum of liabilities and shareholder’s equity is $200.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3777659817"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>In 2014</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, X.Y.Z begins operations and makes a small profit which translates into an increase in cash and cash equivalents of $10. So, as of 31st December 2014, X.Y.Z would have a total cash and cash equivalents balance of $30. We assume account receivables of $5 and that inventory is held constant at $30 worth. Hence, total current assets are $65.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>2. The company did not add to its existing long-term assets, so it remains as $150. Accumulated depreciation on the long-term assets is $5, resulting in net value of long-term assets as $150 minus 5$ = $145. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Adding net value of long-term assets of $145, and total current assets of $65, we get total assets as $210, on 31st December 2014. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>4. On the liabilities side, we assume that $5 worth of goods and services were availed but not yet paid, making account payables as $5. Loan repayment of $10 is due within a year, so the current portion of long-term loans becomes $10. Adding these two, we get the total current liabilities $15. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>5. Since $10 worth of long-term loans are to be repaid within a year, the remaining $90 would be the long-term loans. Hence, the total liabilities are $105. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>6. Since no additional capital was invested by shareholders of the company, shareholder capital remains at $100. Adding shareholder’s capital with retained earnings of the year of $5 results in Total shareholder’s equity of $105. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>7. Total liabilities and shareholder’s equity of $210 is just the addition of total liabilities of $105 and total shareholder’s equity of $105. Comparing this to total assets of $210, we can see that the balance sheet is balanced.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222928985"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FINPLAN generates a number of financial ratios. Here we explain three of them: leverage, debt service coverage ratio, or D.S.C.R, and exchange risk ratio.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3327349773"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>LEVERAGE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> in FINPLAN is debt–equity ratio, which is already defined in Lecture 1, in slide 16. It is calculated on an annual basis as a ratio of debt and equity, where equity is the sum of equity outstanding and the retained earnings in the balance sheet, and debt is accumulated debt in that year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The lender wants the sponsor to maintain a certain debt–equity ratio as safety of their lending during the loan tenure. This ratio can vary from project to project depending upon the riskiness of the project. Ratios of 70:30, or 75 and 25 are common for power projects in developing countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1040766920"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="158750" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>is also known as the operating account or the profit and loss statement. </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:t>This lecture has four Intended Learning Outcomes:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-298450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Understand what is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>depreciation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-298450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Understand how to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>calculate depreciation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>with different </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>methods</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-298450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Learn about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>financial statements </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>(such as Income Statement, Cash Flow Statement and Balance Sheet)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-298450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Learn how to calculate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>some </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>important financial ratios </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:highlight>
+                <a:schemeClr val="lt1"/>
+              </a:highlight>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3534220591"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Operating cash-flow is the cash available after paying for the operating expenses and taxes, and it will be used to pay the debt service and dividends. Debt service includes the timely payment of interest and principal and reimbursing the bond amount. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>A project should also be assessed for its financial sustainability. A project might have a high I.R.R, yet it cannot be financed if the timing for the operating cash-flow does not match the needs for the debt service payment to lenders. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Debt service coverage ratio, or D.S.C.R, measures the debt service capacity of the project company. This is calculated as the ratio between the cash available in the project account in a year and the cash needed for payments of interest and principal in the same year.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>It is calculated for each year of project operations during the loan tenure, as it is meaningless during the construction phase.  A D.S.C.R higher than one means enough cash is there to meet the debt obligation. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>There is a certain minimum ratio accepted or stipulated by the lender. It may be a loan condition. Breaching a D.S.C.R covenant can, in some circumstances, be an act of default. The higher the risk and the more risk averse the lenders are, the more likely they are to insist for higher D.S.C.R to secure a high safety margin. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>This table presents the D.S.C.R for power projects with different types of risk category. As a power plant with no offtake agreement is riskier, it calls for a high safety margin, and higher D.S.C.R.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="618943844"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Financing a power project in developing countries typically involves large amounts of loans in foreign currency. The project, however, earns the revenue in the local currency of the country. This creates exchange rate risk for the foreign lenders. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> FOREIGN EXCHANGE RISK RATIO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>determines the risk for foreign financiers. It is defined as the ratio between the available cash in local currency and the required local cash equivalent of debt service in foreign currency due in that year. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Here, the available cash in local currency in a year is the cash available after payment of operating expenses, taxes and repayment of local credits. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> This ratio measures if the company has enough local cash available, which could be exchanged to generate the required amount of foreign currency needed for foreign debt servicing. This ratio, therefore, indicates if the company is subject to exchange rate risks or not. If the ratio is less than one, then the company is certainly at very high risk. It is convenient to have a security margin of 20 or 30%; therefore, this ratio is in the range of 1.2 to 1.3. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1652105121"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Typical financial ratios for financing of power projects vary significantly depending upon the risk profile of the project. In this table, we provide examples of debt-equity ratio, return on equity (or R.O.E), and D.S.C.R for power projects in Sub-Saharan Africa and the Middle East for comparison purposes. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Sub-Saharan Africa is considered significantly riskier compared to the Middle East; hence, lenders require a more stringent debt-equity ratio and D.S.C.R for sub-Saharan Africa compared to the Middle East. Also, developers would require higher R.O.E compared to a less risky market such as the Middle East. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> This is the end of this lecture.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942903795"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973158464"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>We start with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>ASSETS DEPRECIATION </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>and various methods of its calculation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Depreciation is used for accounting purposes. It refers to two situations. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>First, the decrease in the value of fixed assets due to wear and tear as assets age. Depreciation should not be confused with amortization, which refers to the practice of spreading an intangible asset's value over that asset's useful life. Thus, depreciation and amortization are two very similar concepts.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second, it is relevant for tax calculation. Asset depreciation starts when it is placed in service.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The depreciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> amount appears twice: in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> balance sheet and in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>income statement.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Methods of computing depreciation and the periods over which assets </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>depreciate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> may vary between asset types within the same business and may vary for tax purposes. These may be specified by law or accounting standards, which may vary by country. There are several standard methods of computing depreciation expense.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>FINPLAN allows four different </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>METHODS TO CALCULATE DEPRECIATION</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. These are:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>straight-line</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> method</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>declining balance, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>sum-of-the-year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> digits, and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>declining balance switching to Straight line. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>We will briefly describe these methods in the following slides.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...3 lines deleted...]
-              <a:solidFill>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In a country, the method used to calculate depreciation is specified by the tax authority of the country. You need to find out which method is used in your country and choose the method for your analysis accordingly. Methods of computing depreciation and the periods over which assets are depreciated may vary between asset types within the same business and may vary for tax purposes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...7 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For example, depreciation of a computer may be calculated using the straight-line method, whereas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the depreciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> method for power </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>plant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> equipment may be declining balance. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>By</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> law, a computer can be depreciated over five years, whereas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> depreciation life of power plant equipment may be 15 years. However, FINPLAN does not allow component by component depreciation. It calculates depreciation for the power project as a whole.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>The purpose of the income statement is to show lenders and investors whether the company made profit or loss during the period being reported. </a:t>
-[...90 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Depreciation expense begins when the asset is placed in service. For example, if a power plant becomes online in the fifth year, after four years of construction, depreciation starts from the fifth year, which is the first year of operation. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3546713256"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This table shows the format of reporting</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>In the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> income</a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:t>STRAIGHT-LINE METHOD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>. Revenues or sales is the money received from the sale of products and services, appearing at the top of the Table.</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" rtl="0" algn="l">
+              <a:t>the asset</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> value depreciates at a constant rate, every year, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>over</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the lifetime (depreciable period) of the project. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Operating Expenses are costs incurred by a business as a result of normal business operation, appearing in the second row of the table.</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>The formula</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
-[...46 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:t> for depreciation calculation is shown in the slide: Book value of the asset divided by the depreciable life of the asset.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>After subtracting all expenses, we get net income, or “net profit”. Net income, if it is positive, is the amount of money available to the owner or the shareholders from the business after meeting all expenses. </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:t>Book value of the asset is the total investment cost spent on it.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For example, if by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>a country’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> tax law, power plant equipment is to be depreciated over 20 years, then every year 5% of the asset value would be depreciated. So, if the value of the power plant is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for example</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> 100 million</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> dollars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, then every year, depreciation amount is 5 million</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> dollars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. After 20 years, the value of the asset is zero.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404721102"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>DECLINING BALANCE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>DEPRECIATION</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> METHOD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, depreciation is higher at the beginning of the asset life and then declines over the years. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As annual tax is calculated as tax rate multiplied by the depreciation amount, this means </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the tax</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> benefit is higher at the beginning, which is preferred by the company.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In this method, a fixed depreciation rate in percentage is used for calculation. To calculate depreciation amount, this rate is applied to the book value of the asset in the beginning of that year. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For example, the book value of an asset is 100 dollars, and the depreciation rate is 20%. In the first year, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the depreciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> amount is 20 dollars, and the net book value at the end of the year 1 is 100 minus 20 dollars, or 80 dollars. These 80 dollars become the book value at the beginning of year 2 and the process continues until the end of the depreciation period.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4175208714"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The third method is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>SUM-OF-THE-YEARS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> DIGITS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In this method, at the beginning of the asset life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> depreciation amount is higher than the straight-line method, but lower than the declining balance method. Depreciation rate is calculated in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the following manner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Suppose asset life is 5 years, which includes the digits, 1,2,3,4,5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adding</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> up these digits, we get 15.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>So, depreciation rate in year 1 is 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>divided by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> 15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in year 2 is 4 by 15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> lastly in year 5 is 1 by 15. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In fraction terms, depreciation rates are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>0.333</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in the first year, 0.27 in the second year, 0.2 in the third year, and so on. If the asset value is 1000, first year depreciation amount is 333, second year is 270, and so on.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>In the next slide, we explain a simple income statement.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>The last method is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>DECLINING BALANCE SWITCHING TO STRAIGHT-LINE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In this method, at the beginning, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the depreciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> amount is calculated applying the declining balance method for a specified period. After that, the depreciation method is switched to the straight-line method, which explains its name.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="657847389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...39 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...543 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Now we need to compute tax for the company's income. For this, we created a separate table.</a:t>
-[...4 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:t>Now, we will explain </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>FINANCIAL STATEMENTS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-              <a:buNone/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...19 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2. First, we take Profit before tax and add back accounting depreciation. From this we subtract tax depreciation based on </a:t>
-[...333 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:t>A financial statement is a formal record of the financial activities of a business, a person, or an entity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Calibri"/>
-              <a:buNone/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...2 lines deleted...]
-              <a:solidFill>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Relevant financial information is presented in a structured and well-defined manner, following a standard practice, and in a form easy to understand. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buClr>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...7 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The law</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of a country prescribes the standard accounting practice to be adopted. Most commonly used accounting practice is Generally Accepted Accounting Principles, or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>G.A.A.P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2342456728"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Similarly, we create an income statement of </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>There are three key statements: income statement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...254 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, cash flow, and balance sheet. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...796 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>A balance sheet is often described as a "snapshot" of a company's financial condition at a specified date. It summarizes what a firm owns, its assets, and what it owes, its liabilities. The difference between the two is the owner’s equity at any point of time, also known as net worth. Balance sheet equation is: Assets is equal to liability plus owner’s equity.</a:t>
-[...22 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>As per the rules, publicly listed companies need to report them </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>In this figure, the left side lists the assets of the firm, and the right side lists the liabilities and equity. </a:t>
-[...17 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Assets are classified as either current or non-current (or fixed). A current asset has a life of less than one year. This means that the asset will convert to cash within 12 months. For example, inventory would normally be purchased and sold within a year and is thus classified as a current asset. Obviously, cash itself is a current asset. Accounts receivable, that is, money owed to the firm by its customers, are also current assets. A non-current (or fixed) asset is one that has a relatively long life. Fixed assets can be either tangible, such as a truck or a computer, or intangible, such as a trademark or patent.</a:t>
-[...115 lines deleted...]
-            <a:endParaRPr/>
+              <a:t> regular intervals. In this lecture we explain them.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...5703 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="858484992"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -10704,27521 +7824,22169 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p27"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701849" y="6455804"/>
             <a:ext cx="453080" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p27"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798644" y="6492875"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972115360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
-  <p:cSld name="VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB3C5E7-7C5E-2B4F-8CB5-F538E399EABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B5934-225F-7940-AFAB-4AB67D112009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81F6F5D-9BD4-2C4A-8403-A6A3E797F821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2738AADC-51D9-1442-86E5-F5F2E6E20731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206B75BF-F6F8-0C4C-B43E-EEC4A3999000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860928744"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7C89AA-FF07-CE4D-9A0C-1DB75C630B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E67FB89-E286-B44A-8AE9-CFB56E40F9F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE9FD1A-C7CD-1240-95A3-98987EDD5953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21049528-CAA4-DF40-B521-CBC8FF8F38CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52E02C-B988-424F-BEFF-21D61C9D41A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427761291"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
-  <p:cSld name="OBJECT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892CFF-28F6-C249-B15D-73A6FFC07EAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84000CA9-F862-0B42-A259-EAFDA2DD4080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60321DC9-873B-134F-8600-8A65169D25A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8F8AFF-68B0-564D-AA35-B80FD101DD66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB394593-2117-1A41-88E1-64040F6B8C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11786286" y="6497852"/>
             <a:ext cx="405714" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959851117"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA005D05-3E98-9A40-9416-1BC063B3303A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528154D0-E755-2446-AF57-FD1338D0B5D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
-                  <a:srgbClr val="888888"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6CE68F-D20E-D546-B169-85FD91E9EEEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889CCA52-6FF5-B343-A9E1-3B799D5AF2B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FF7DBF-C514-A64F-8439-077A32F361B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135808368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
-  <p:cSld name="TWO_OBJECTS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB9119-EAFC-2144-A835-99E352B9F2AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E6330-C053-1A42-A2FF-5D1C41D43A35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D187D09-8E3E-464D-9459-080850DC0A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A17DD6-5C7B-A443-BB34-79506B333823}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01933FA-057D-8A47-8065-929430002C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C21A6E-13CD-E548-944C-3DD1C4816B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287273486"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6412F0-EA94-3240-950C-69ACA753E45F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C176235-531C-CE4E-8B93-B9785C89B421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A540FFAB-C7D3-0041-9381-FE04AC25A9F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE398FA5-F7C5-B74E-9B35-B4C601736CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2000"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6D7C5-2EC5-3F4C-A50F-2986DC9EA7B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D49598F-96B0-F549-96C9-B9192602DCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180E12B8-48A6-7646-A966-A33CBAFE9FAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076FAE17-E01E-8044-80A3-41D88883CD8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="503341290"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
-  <p:cSld name="TITLE_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDEFA3E-15E3-194B-B3AF-82F6DF9ED33F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...109 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8014AE16-EFF4-3342-9180-7D3D419FBF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B9AE86-2558-A749-B900-7770E826DF12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD2CDFF-3D15-6745-9D15-6EA43C848DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009780389"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB2A383-BCCE-154F-A715-E8324039A35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8384AA7-423E-874F-83DB-AEC17AD87CBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D7EC0-C2FA-C94B-9513-0E70028F215C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="617824302"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB03E85-E399-4C4C-9F5E-5410914A6F93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7EEEAFF-9E29-F64B-9D79-4387839A71D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
-[...13 lines deleted...]
-              <a:buChar char="•"/>
+            <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B983AAD2-CFED-874F-BD61-92F46F52BACF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDCBDCF-6111-CA45-86F3-62715EFE5223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91A835C-7CDB-F644-BB12-42906DDCE066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A126C525-16F1-0141-98A7-EA13629EB705}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819461512"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931B02C-472E-2C4B-80BD-432ADC2A058E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p35"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC930ADF-AED9-914A-846F-0B8C3B98E03C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76425A4-D843-E646-9845-652B047312D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A73FBD1-3AE0-6043-A1EF-4A86A62BDF6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2F8096-444A-144A-BF0B-EEF3AAEBA3DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...103 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80497514-67FA-B14F-95DB-C6B8BF3FFF9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...78 lines deleted...]
-              <a:rPr lang="en-US"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910793566"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E74C20-67B0-5143-AA45-E75E8CEBBCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...115 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC8CAE7-6127-9E44-9639-7F3C30E21440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...235 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAE333A-A2AB-0141-920B-9DE9FA5944E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8/29/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B85086-63E3-8542-9FBC-7940E59C92A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
-[...15 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45CFCC1-8BB2-7F45-A666-0218E21EAE47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116179830"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173540" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/quiz/view.php?id=173540" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A picture containing background pattern&#10;&#10;Description automatically generated" id="90" name="Google Shape;90;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 3" descr="A picture containing background pattern&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BCD27A6-22AA-4080-85AB-B6F6450560E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-10676"/>
             <a:ext cx="12213771" cy="6868676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="803875" y="3336662"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Open Sans ExtraBold"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FINPLAN</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="black"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="776980" y="3667763"/>
             <a:ext cx="7798285" cy="2800767"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>LECTURE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ASSETS DEPRECIATION, FINANCIAL </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>STATEMENTS &amp; RATIOS</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="4400" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Open Sans ExtraBold"/>
-              <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="7" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B2FB89B-5E90-41D8-BD01-EE9FD7FAF54A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8975475" y="6300251"/>
             <a:ext cx="2966960" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Version 1.1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="8" name="Oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2F09B3C-7797-164C-A396-C4E77746397C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6435399" y="3289702"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide1.mp3" id="95" name="Google Shape;95;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture6_Slide1.mp3" descr="Track5_Lecture6_Slide1.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC9AA0E-BC0E-7346-844F-42EF6BD14ACB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6506764" y="3365500"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="674770623"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
-      <p:transition spd="slow" p14:dur="700">
+      <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
-      <p:transition spd="slow">
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="6635" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="95"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="95"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="206" name="Google Shape;206;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p10"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.2.3 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.2 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1057336" y="2018808"/>
             <a:ext cx="8229600" cy="2036310"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>1. INCOME STATEMENT</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Also called Operating Account or Profit and Loss Statement</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Objective of the income statement is to determine if the company is profitable or loss making in a particular period, say, in a year.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Net Income or Profit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>= </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Revenue </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> Expenses</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p10"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07D0DE12-8979-DE40-9C38-CBFC9FDDBB37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide10.mp3" id="212" name="Google Shape;212;p10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide10.mp3" descr="Track5_Lecture6_Slide10.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512440A0-79CE-7344-90A7-783E0194E095}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7778802" y="777293"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3588916788"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="29022" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="212"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="212"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="218" name="Google Shape;218;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p11"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.2.4 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.2 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>1. INCOME STATEMENT</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>A typical Income Statement for a particular period consists of:</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="223" name="Google Shape;223;p11"/>
+          <p:cNvPr id="7" name="Google Shape;176;p12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED92B95B-D536-4A3B-94FE-8FD093073382}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="3124829"/>
             <a:ext cx="10155033" cy="2847708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p11"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{064233BA-6AC6-9941-A2FF-EADEBE148B9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide11.mp3" id="225" name="Google Shape;225;p11"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide11.mp3" descr="Track5_Lecture6_Slide11.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4C197DF-A19C-F142-A2EE-5BE5AE13DE03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7770937" y="776874"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3726343642"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="48378" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="225"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="225"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="230" name="Shape 230"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="231" name="Google Shape;231;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p12"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="2353696" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.2.5 Types of Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.2 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2790270"/>
             <a:ext cx="2191651" cy="1856308"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>1. Income Statement Example</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="236" name="Google Shape;236;p12"/>
+          <p:cNvPr id="7" name="Google Shape;183;p13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69184367-A945-44E7-A2C2-535676975C1D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3451368" y="1366457"/>
             <a:ext cx="7601168" cy="3217118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="237" name="Google Shape;237;p12"/>
+          <p:cNvPr id="10" name="Google Shape;184;p13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3DC422F-B041-4CA7-A767-2563D5879202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3451367" y="4646578"/>
             <a:ext cx="7601168" cy="1644947"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;p12"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD171EA2-B15F-9440-9055-82C1537C476A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="223657"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p12"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBB561F-B809-D186-A6E6-F41535D73310}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5954486" y="1959429"/>
             <a:ext cx="533400" cy="1186542"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p12"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBFAA758-2DE1-E012-321E-64117BA21EAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052457" y="5138401"/>
             <a:ext cx="533400" cy="1066456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p12"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED7989A8-A096-062D-0721-31D336DFA201}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5954486" y="3334210"/>
             <a:ext cx="533400" cy="1225699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p12"/>
+          <p:cNvPr id="15" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7A0A30-F28B-AD93-95CE-050501263E9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6477001" y="3505200"/>
             <a:ext cx="533400" cy="370114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p12"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D061597-AA2C-A0BD-0FCD-E6F79EB1AC65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6501160" y="4234543"/>
             <a:ext cx="478972" cy="325366"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p12"/>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FC7C45-8229-CE10-5D5C-C704A8EF18CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6555588" y="4252799"/>
             <a:ext cx="424544" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="lt1"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0"/>
               <a:t>$39</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p12"/>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9559F3EC-9FBE-64A9-6225-6C1A9BBCFBBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5685972" y="1852801"/>
             <a:ext cx="326571" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p12"/>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3DC0CE-AEC7-44A2-D13C-B295E165106D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5758543" y="5096402"/>
             <a:ext cx="326571" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p12"/>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3C7E74-755D-BD7F-07D2-C242486FFA8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5685972" y="3237349"/>
             <a:ext cx="326571" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p12"/>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{059F4533-B30C-BEB7-69D7-CB96A913B904}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6860388" y="3127715"/>
             <a:ext cx="326571" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p12"/>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAB04CB4-6EAE-7D21-3A22-848F8144F341}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6925380" y="4461912"/>
             <a:ext cx="326571" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="250" name="Google Shape;250;p12"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="23" name="ttsMP3.com_VoiceText_2022-8-10_22_25_19" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C550F2C1-A79C-6A4E-63F2-5BAE04F2D785}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715519" y="337994"/>
             <a:ext cx="690470" cy="690470"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1418764680"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="137665" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="250"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="250"/>
+                                          <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="23"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="256" name="Google Shape;256;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p13"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.3.1 Types of Financial Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.3 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="9891486" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>2. CASH FLOW STATEMENT</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>The flow of cash coming in and going out of a company.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Cash flow from operating activities</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> includes both cash inflow and outflow due to revenue producing activities. Revenues, operating expenses, etc. come under cash flow from operating activities.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Cash flow from investing activities </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>includes both cash inflow and outflow due to buying and selling of long-term assets, property, plants and equipment, etc.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Cash flow from financing activities </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>includes both cash inflow and outflow due to financing activities. Financing activities can be issuance and repayment of debt, raising capital from the stock market, and paying dividends.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;p13"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8705BE06-F876-EA47-AD15-1C9ED089760A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide13.mp3" id="262" name="Google Shape;262;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide13.mp3" descr="Track5_Lecture6_Slide13.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8446DAA-91B7-C24A-87B5-1910DBDA4A7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7778802" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3824514503"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="76068" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="262"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="262"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="268" name="Google Shape;268;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p14"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389618"/>
             <a:ext cx="2469443" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.3.2 Types of Financial Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.3 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="930758" y="1940188"/>
             <a:ext cx="2469443" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>2. Cash Flow Statement Example</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="273" name="Google Shape;273;p14"/>
+          <p:cNvPr id="7" name="Google Shape;207;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8257EE4A-5F7E-4B86-8928-D697531D9C0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3778307" y="1360589"/>
             <a:ext cx="7530166" cy="4901907"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p14"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE84995B-11E6-4742-B470-6D413E32204D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="223657"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p14"/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B69A02D-AAAC-7977-4C0F-7D93B1F026E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3821851" y="4539343"/>
             <a:ext cx="4015864" cy="402771"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p14"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2FE676D-C8A4-995C-53B1-FC10092DBC1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3821850" y="3657663"/>
             <a:ext cx="4015864" cy="615787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p14"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F5F93A-4841-3F88-3A12-530EDBA701A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3821850" y="2061000"/>
             <a:ext cx="4015864" cy="1330770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p14"/>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1CB71D-3EE9-2B0F-C607-6C49DEB4C8EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3536890" y="1744887"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p14"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C861B61F-6CD3-0F8B-E55B-051C98006092}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3499818" y="3381127"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p14"/>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8189A2A-B207-12FC-AFCF-6C2A55459291}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3493621" y="4289346"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p14"/>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3517272-DE07-5827-98F7-0FE0DAEFE8E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7837714" y="2062739"/>
             <a:ext cx="629440" cy="1330770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p14"/>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5EDBB5-9278-0083-9ABC-A696D317D6C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8431603" y="1755522"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p14"/>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210D7177-C0EF-1001-6C3B-D79C0CE28C9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7846668" y="3657663"/>
             <a:ext cx="629440" cy="1698108"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p14"/>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8484377-88E4-8D00-A364-25118C54DEBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7844737" y="5355770"/>
             <a:ext cx="629440" cy="886191"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p14"/>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75BE69B-7A3E-D1FA-B51B-9C9322519DFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8413960" y="3349000"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p14"/>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E240FB-D5DE-9290-38C1-979226FCD8FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7543390" y="5922194"/>
             <a:ext cx="413657" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="287" name="Google Shape;287;p14"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="23" name="ttsMP3.com_VoiceText_2022-8-10_21_55_23" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3607D2E-CFB6-2965-D63B-CFFA467ADB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7753847" y="358031"/>
             <a:ext cx="660113" cy="660113"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2442674419"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="159085" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="287"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="287"/>
+                                          <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="23"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="293" name="Google Shape;293;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p15"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.3.3 Types of Financial Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.3 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="5409413" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>3. FIRM’S BALANCE SHEET</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>A balance sheet is often described as a ‘snapshot’ of a company’s financial condition at a specified date. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>It summarizes what a firm owns, its assets, and what it owes, its liabilities.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Balance sheet equation: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Assets = Liability + Owner’s Equity</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="298" name="Google Shape;298;p15"/>
+          <p:cNvPr id="7" name="Google Shape;216;p17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F15ED87-0498-4A21-BB8B-2C05AE7F690A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId7">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast bright="20000" contrast="-40000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6296628" y="1795780"/>
             <a:ext cx="5347503" cy="3922114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p15"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57735AB4-105C-6144-B637-945105C69069}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide15.mp3" id="300" name="Google Shape;300;p15"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide15.mp3" descr="Track5_Lecture6_Slide15.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27807DB2-D4A1-684B-BBBF-0BD4846EEB9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7778802" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1490788366"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="129541" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="300"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="300"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="306" name="Google Shape;306;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p16"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389618"/>
             <a:ext cx="2330547" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.3.4 Types of Financial</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.3 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="2469443" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>3. Balance Sheet Example</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="311" name="Google Shape;311;p16"/>
+          <p:cNvPr id="7" name="Google Shape;224;p18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73221126-8F90-4292-AD21-B1AD00C0F0EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3356658" y="1342929"/>
             <a:ext cx="8046157" cy="4948597"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p16"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{985F8509-A0F5-344C-8C48-7E70895B6BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="223657"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide16.mp3" id="313" name="Google Shape;313;p16"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide16.mp3" descr="Track5_Lecture6_Slide16.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86C34BB2-9D26-4A4E-99A8-AB1DFE02876E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7654354" y="295022"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p16"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22422F00-28CE-7224-FDD2-B43BAE2D6565}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5823856" y="4800600"/>
             <a:ext cx="511629" cy="1458268"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p16"/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C369170-D7FB-8327-6BE4-568348E7D5A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5823856" y="3178628"/>
             <a:ext cx="511629" cy="239486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p16"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90993273-0593-5FC6-C23A-230875E2C5EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5823856" y="1820444"/>
             <a:ext cx="511629" cy="400241"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p16"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94D70C8C-D4B8-109D-225F-C58347ABDBB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5823855" y="2939598"/>
             <a:ext cx="511629" cy="239486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:schemeClr val="accent6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p16"/>
+          <p:cNvPr id="15" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B1B896D-55B6-BAA8-6CDC-40E7D3F393D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5823855" y="2570706"/>
             <a:ext cx="511629" cy="368892"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p16"/>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4960EC81-9A1A-2F1C-6B3F-40A316E7AFA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5537471" y="4722114"/>
             <a:ext cx="412102" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p16"/>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{332597EE-B176-07CC-D53B-3182C6F4DECE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5537471" y="1758678"/>
             <a:ext cx="412102" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p16"/>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B2674A-8762-1D7B-8B79-38D5B1E4BE22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5205702" y="2891605"/>
             <a:ext cx="412102" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p16"/>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89A54775-F23E-C004-7051-F8C540D67558}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5548356" y="2902491"/>
             <a:ext cx="412102" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p16"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="21" name="Straight Arrow Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E809096-0374-376A-4737-50F294F92912}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm flipV="1">
             <a:off x="5470601" y="2755152"/>
             <a:ext cx="331482" cy="238874"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p16"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="23" name="Straight Arrow Connector 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{735D8EE3-74D2-FF2A-B65B-F9748A1B16A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5448828" y="3208992"/>
             <a:ext cx="305579" cy="89379"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3152641289"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="93309" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="313"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="313"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="330" name="Google Shape;330;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p17"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389618"/>
             <a:ext cx="2330547" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.3.5 Types of Financial Statements</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.3 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="2469443" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>3. Balance Sheet Example</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="335" name="Google Shape;335;p17"/>
+          <p:cNvPr id="7" name="Google Shape;224;p18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73221126-8F90-4292-AD21-B1AD00C0F0EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3356658" y="1342929"/>
             <a:ext cx="8046157" cy="4948597"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p17"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB9EB7D5-CDBA-B944-AD2C-071BB21CF0CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7582989" y="223657"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p17"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFC94235-A81B-47B4-1F4E-DF356CDE765A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335486" y="1817914"/>
             <a:ext cx="576943" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;p17"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F3A222-B1A1-BEA6-7217-F33B1BD143C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6346373" y="3176102"/>
             <a:ext cx="576943" cy="444200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p17"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8D11B3A-A566-5D9A-314B-5CB9E18B5BF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6346373" y="3599634"/>
             <a:ext cx="576943" cy="264794"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p17"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D06FFC-98C8-8755-8C26-17596F930EFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052456" y="1905576"/>
             <a:ext cx="272143" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p17"/>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE63A06-97B9-033E-0365-28602CB1CBCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="3311096"/>
             <a:ext cx="272143" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p17"/>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{623F6DB7-44E5-C52C-EB64-6A3F27863F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6128656" y="3495762"/>
             <a:ext cx="206829" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p17"/>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF34D257-2A9D-F990-FB82-C399B3D4D151}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335486" y="3839166"/>
             <a:ext cx="576943" cy="961434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p17"/>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2ACC6DF-6FFC-358A-A22E-2852898CD2C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6346372" y="4800600"/>
             <a:ext cx="576943" cy="440100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p17"/>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A4FB9F-47CD-E700-A441-C7308C14E348}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6335485" y="5240700"/>
             <a:ext cx="576943" cy="615814"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p17"/>
+          <p:cNvPr id="21" name="Rectangle 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADEF6E3B-11C2-24F9-BDBE-A8E0E96CD292}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6346372" y="5837872"/>
             <a:ext cx="576943" cy="440100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="28575">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p17"/>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19B38B25-E628-0824-9A83-698EB7F65522}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6070096" y="3858776"/>
             <a:ext cx="206829" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p17"/>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84B46134-3948-2B33-85D1-9D77F915DB7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6128656" y="4747260"/>
             <a:ext cx="206829" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p17"/>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BC59808-6466-5064-1864-9C2E684F93BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6117769" y="5330405"/>
             <a:ext cx="206829" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p17"/>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{363B0E00-60AC-53C6-E3E9-48ECC92A25D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6117769" y="5935578"/>
             <a:ext cx="206829" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Volume with solid fill" id="351" name="Google Shape;351;p17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="26" name="ttsMP3.com_VoiceText_2022-8-10_22_42_34" descr="Volume with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC577C8B-EFBC-186D-40FD-B33B4A0F37FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7737810" y="356388"/>
             <a:ext cx="709504" cy="709504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1265848951"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="131474" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="351"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="351"/>
+                                          <p:spTgt spid="26"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="26"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="356" name="Shape 356"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="357" name="Google Shape;357;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p18"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.4.1 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Ratios</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.4 Selected Financial Ratios </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1931602"/>
             <a:ext cx="10515600" cy="3974475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>FINPLAN generates a number of financial ratios. We will explain 3 of them:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="1" marL="914400" rtl="0" algn="l">
+            <a:pPr marL="914400" lvl="1" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Leverage</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-457200" lvl="1" marL="914400" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Debt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>‐</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Service Coverage Ratio (DSCR)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-457200" lvl="1" marL="914400" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Exchange Risk Ratio</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A calculator and a few coins&#10;&#10;Description automatically generated with medium confidence" id="362" name="Google Shape;362;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A calculator and a few coins&#10;&#10;Description automatically generated with medium confidence">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6159E496-EBB4-4353-82B7-C79523F2D6A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="16156" r="18120" t="0"/>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="16156" r="18121"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6965420" y="2513856"/>
             <a:ext cx="3856907" cy="3787036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p18"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AF7B03-6335-754E-9A2C-A03F50B3DF9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide18.mp3" id="364" name="Google Shape;364;p18"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide18.mp3" descr="Track5_Lecture6_Slide18.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12D8B5EF-AA1F-354D-9FBE-D01FCFFC3866}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8612934" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3914630091"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="20715" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="364"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="364"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="370" name="Google Shape;370;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p19"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.4.2 Types of Financial Ratios</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.4 Selected Financial Ratios </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="2004123"/>
             <a:ext cx="10515600" cy="3974475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>LEVERAGE</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Debt–equity ratio</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Vary from project to project</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Common for power projects (70:30 or 75:25)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p19"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36573173-1461-6B4F-9EDF-C0EAF8F96E99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide19.mp3" id="376" name="Google Shape;376;p19"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide19.mp3" descr="Track5_Lecture6_Slide19.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDF3034D-E7B5-EC4F-A7E2-6A5C87381BE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8612934" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="790575403"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="43075" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="376"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="376"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400" u="none">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE12BCC7-83F1-3944-B152-68F1A272FE71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1820940"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887214" y="21901"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B48615-9B59-FC42-8A1C-39AC6AD2B38A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1491797"/>
             <a:ext cx="6217920" cy="3882368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="none">
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="9DC3E6"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will be able to:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000" u="none">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="9DC3E6"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:rPr>
+              <a:t>ILO1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Define depreciation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>ILO2: Calculate depreciation with different methods</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>ILO3: Interpret financial statements (such as Income Statement, Cash Flow Statement and Balance Sheet)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>ILO4: Calculate some important financial ratios </a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2000" u="none">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buNone/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2"/>
+          <p:cNvPr id="13" name="Oval 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA6ABBB9-B1B6-1D4F-8B06-EAFEBF1F1482}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6873021" y="797939"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide2.mp3" id="110" name="Google Shape;110;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide2.mp3" descr="Track5_Lecture6_Slide2.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28B136D8-FDDB-CD42-8934-93FF00D05A2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6944386" y="862428"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233018141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="22386" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="110"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="110"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="382" name="Google Shape;382;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;p20"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.4.3 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Ratios</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.4 Selected Financial Ratios </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7A7557-C919-4AF8-AC67-11211B045A83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1921318"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>2. DEBT-SERVICE COVERAGE RATIO (DSCR)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Debt service is the timely payment of interest and principal and reimbursing the bond amount.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Formula:</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="387" name="Google Shape;387;p20"/>
+          <p:cNvPr id="10" name="Google Shape;261;p23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9B275F-815D-4F4B-B8CA-4A195FFE6D89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="964388" y="3429000"/>
             <a:ext cx="2849194" cy="2347118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p20"/>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F53001-B5D4-4AA5-A0C2-60FDB786EE3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5143982" y="3035413"/>
             <a:ext cx="6209818" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marR="0" lvl="0">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Typical DSCR range for power projects [1]</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="O imagine care conține masă&#10;&#10;Descriere generată automat" id="389" name="Google Shape;389;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Imagine 2" descr="O imagine care conține masă&#10;&#10;Descriere generată automat">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A637C0E-3993-4E54-810D-B4FDDDE6558B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3923818" y="3442183"/>
             <a:ext cx="7556338" cy="2336799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;p20"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC2E6CB9-0FCD-AB4C-A719-408E93B48C27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide20.mp3" id="391" name="Google Shape;391;p20"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture6_Slide20.mp3" descr="Track5_Lecture6_Slide20.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B54D8D81-BA2C-FD40-BA71-BF5EB83BC128}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8612934" y="788708"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="529264550"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="99108" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="391"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="391"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="397" name="Google Shape;397;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;p21"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.4.4 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Ratios</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.4 Selected Financial Ratios </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4043AF14-78A9-43CF-838E-107B8284E300}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1943272"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>3. EXCHANGE RISK</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Typical power projects require a large amount of loan in foreign currency while project earning is in local currency.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Foreign exchange rate risk = ratio between the available local cash and the required local cash equivalent of principal and interest in foreign currency.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>It measures if enough local cash is available, which could be exchanged to generate the required amount of foreign currency needed for debt servicing.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Formula:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="402" name="Google Shape;402;p21"/>
+          <p:cNvPr id="10" name="Google Shape;271;p24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF7D255-E6DD-4A28-8B33-23FCCF372F78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2788064" y="4598272"/>
             <a:ext cx="6054994" cy="1293241"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;p21"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BA8E2F7-E90F-7446-AD65-98737C2550DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide21.mp3" id="404" name="Google Shape;404;p21"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide21.mp3" descr="Track5_Lecture6_Slide21.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7A8EAA7-1453-C846-A31C-548F020B61BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8609884" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950738335"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="73325" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="404"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="404"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="409" name="Shape 409"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="410" name="Google Shape;410;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;p22"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.4.5 Typical Financial Ratios for Project Financing</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.4 Selected Financial Ratios </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4043AF14-78A9-43CF-838E-107B8284E300}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2013995"/>
             <a:ext cx="10515600" cy="4162968"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Financial ratios for project financing vary significantly depending upon the risk profile of the project.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="O imagine care conține masă&#10;&#10;Descriere generată automat" id="415" name="Google Shape;415;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Imagine 2" descr="O imagine care conține masă&#10;&#10;Descriere generată automat">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7A6252D-4A93-4736-8AE2-357B19668440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="885464" y="3039889"/>
             <a:ext cx="10179933" cy="2099663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;p22"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DACB7152-1E05-6046-8ABD-87A39CD07FB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8538519" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide22.mp3" id="417" name="Google Shape;417;p22"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Track5_Lecture6_Slide22.mp3" descr="Track5_Lecture6_Slide22.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8484256A-2E98-D84B-AE8C-0696F266A2A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8601675" y="786238"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2236639697"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="48117" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="417"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="417"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="421" name="Shape 421"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;p23"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;p23"/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEA05E-3DE2-714D-9D7C-D14D82DB9D79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="4391402"/>
             <a:ext cx="5801228" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4000" b="1">
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MINI LECTURE NUMBER &amp; NAME</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="8800">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            <a:endParaRPr lang="en-US" sz="8800" b="1">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;p23"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="425" name="Google Shape;425;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E45B2B-0ACF-1146-83DF-4C27539A76BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="679"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="37776"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lecture 6.4 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="428" name="Google Shape;428;p23"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF90D44-5101-4EC2-B9CE-EAF183347C86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914682" y="1543882"/>
             <a:ext cx="4482626" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Gatti, S. Project Finance in Theory and Practice. Structuring, and Financing Private and Public Projects. Elsevier, 2013.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1195408070"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="433" name="Shape 433"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, website&#10;&#10;Description automatically generated" id="434" name="Google Shape;434;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="14" name="Picture 13" descr="Graphical user interface, website&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42805B1-6660-CE4A-855F-AC1BA498EED7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;p24"/>
+          <p:cNvPr id="8" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA19B626-A690-4911-9752-87CB32D99DF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9111827" y="4663527"/>
             <a:ext cx="2574852" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...9 lines deleted...]
-            </a:pPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Money A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Fanaian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> S. Pop M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Berdellans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> I., </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Hasanovic S., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Gritsevskyi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> A, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Stankeviciute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> L.,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Tot </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-              <a:t>Money A., Fanaian S. Pop M., Berdellans I., </a:t>
+              </a:rPr>
+              <a:t>M., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Welsch M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>., Tan N., 2021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Lecture 6: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Assets Depreciation, Financial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Statements &amp; Ratios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              </a:rPr>
+              <a:t>FinPlan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...7 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              </a:rPr>
+              <a:t> Release Version 1.0. [online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...7 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...17 lines deleted...]
-            <a:endParaRPr sz="800">
+              </a:rPr>
+              <a:t> and International Atomic Energy Agency.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              </a:solidFill>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;p24"/>
+          <p:cNvPr id="10" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9804B0D6-5021-48EE-B623-AC7C1E328557}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9883795" y="5895612"/>
             <a:ext cx="1662746" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>CCG courses (this will take you to the website link http://www.ClimateCompatibleGrowth.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr sz="800">
+              </a:rPr>
+              <a:t>com/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>teachingmaterials</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...14 lines deleted...]
-              </a:solidFill>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;p24"/>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084046F8-AF82-F343-BE88-ECE8F623E015}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3339465" y="4105009"/>
             <a:ext cx="1877504" cy="558800"/>
             <a:chOff x="929196" y="5461000"/>
             <a:chExt cx="1877504" cy="558800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="438" name="Google Shape;438;p24">
+            <p:cNvPr id="11" name="Rounded Rectangle 10">
               <a:hlinkClick r:id="rId4"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431E295F-77A0-C449-A26B-DEBF82400CA3}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
-            </a:solidFill>
-[...9 lines deleted...]
-          </p:spPr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="439" name="Google Shape;439;p24"/>
+            <p:cNvPr id="12" name="TextBox 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A57FE2D9-2E66-514C-9F42-15EDEBDBBDB6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="951053" y="5551169"/>
               <a:ext cx="1792147" cy="369332"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-[...1 lines deleted...]
-            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-              </a:pPr>
+              <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="en-US" sz="1800">
+                <a:rPr lang="en-US" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="lt1"/>
+                    <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Take Quiz</a:t>
               </a:r>
-              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="440" name="Google Shape;440;p24">
+            <p:cNvPr id="13" name="Rounded Rectangle 12">
               <a:hlinkClick r:id="rId5"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0C5270-91AD-324B-9FF5-6729A2953493}"/>
+                </a:ext>
+              </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="929196" y="5461000"/>
               <a:ext cx="1877504" cy="558800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst>
-[...1 lines deleted...]
-              </a:avLst>
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
           <p:txBody>
-            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-            </a:bodyPr>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-              </a:endParaRPr>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763163307"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="444" name="Shape 444"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text" id="445" name="Google Shape;445;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;p25"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1389619"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>6.1.1 FINPLAN and Depreciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="4640"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Assets Depreciation </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96542940-A946-4F56-88BD-E9865EF25412}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="972273" y="1956123"/>
+            <a:ext cx="4641449" cy="4220840"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>DEPRECIATION:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Reduction in the value of fixed assets due to wear and tear of fixed assets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>For calculation of tax</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Depreciation begins when the asset is placed in service.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Appears twice:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>In the Balance sheet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>In the Income Statement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62567D0A-FBC8-486A-BB2C-C69D85EB8FFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2992660" y="2859574"/>
-            <a:ext cx="6528390" cy="461665"/>
+            <a:off x="6092435" y="1956123"/>
+            <a:ext cx="4471989" cy="2144177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>DEPRECIATION METHODS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Straight-Line (SL)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Declining Balance (DB)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Sum-of-the-Year-Digits (SYD)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Declining switching to SL (SWITCH)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F47993C-A800-2A49-8BEF-D4B1BCDECE5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7372899" y="709389"/>
+            <a:ext cx="955530" cy="955530"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...20 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide3.mp3" descr="Track5_Lecture6_Slide3.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B416D484-3FB4-8643-BEFB-43E749B90341}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7444264" y="789574"/>
+            <a:ext cx="812800" cy="812800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="91559" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="116" name="Google Shape;116;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-3565" y="-1605"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...17 lines deleted...]
-            <a:endParaRPr/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>6.1.2 Depreciation Methods </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.1 Assets Depreciation </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96542940-A946-4F56-88BD-E9865EF25412}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="972273" y="1956123"/>
-            <a:ext cx="4641449" cy="4220840"/>
+            <a:off x="961643" y="2004634"/>
+            <a:ext cx="9792183" cy="4220840"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>The depreciation method is specified by the country’s tax law.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...10 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>Every asset is assigned to a particular class determining the depreciation parameters.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...119 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              </a:rPr>
+              <a:t>FINPLAN does not carry out depreciation by component, it calculates the depreciation for the project as a whole.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
-[...186 lines deleted...]
-          <p:cNvPr id="122" name="Google Shape;122;p3"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3401F818-0732-7244-BCB7-C469F630C4FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7372899" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide3.mp3" id="123" name="Google Shape;123;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide4.mp3" descr="Track5_Lecture6_Slide4.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4206BFB-48A9-1B4D-88FA-22B1B329C407}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7444264" y="789574"/>
+            <a:off x="7424364" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1129209705"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="69668" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="123"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="123"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="128" name="Shape 128"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="129" name="Google Shape;129;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...520 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p5"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.1.3 Depreciation</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Methods</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.1 Assets Depreciation </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="10515600" cy="4463396"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>1. STRAIGHT-LINE METHOD (SL):</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Assumes constant reduction in asset value each year</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Straight-Line Depreciation formula is the following:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Book Value of the asset = Investment Cost of the Asset</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>For example:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="1" marL="685800" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Book Value of the Asset = $100 million</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="1" marL="685800" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Depreciation Period = 20 years</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="1" marL="685800" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Annual Depreciation = $100 million / 20 years = $5 million per year</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
+          <p:cNvPr id="10" name="Google Shape;122;p5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F091A473-8FAC-47C9-8CEA-D02EE289982E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="19140" l="0" r="0" t="21494"/>
+          <a:srcRect t="21494" b="19140"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2008278" y="3264885"/>
             <a:ext cx="4133330" cy="844775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p5"/>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CBE381-BE13-1A41-B1A6-F70E1268538D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7372899" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide5.mp3" id="148" name="Google Shape;148;p5"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide5.mp3" descr="Track5_Lecture6_Slide5.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4018B319-76A9-5F42-A9F0-3C7C6E299F81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7424364" y="788122"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1366613964"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="50938" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="148"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="148"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="154" name="Google Shape;154;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p6"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.1.4 Depreciation</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Methods </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.1 Assets Depreciation </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="10602410" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>2. DECLINING BALANCE DEPRECIATION (DB):</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Higher depreciation charge in the first year of an asset’s life and gradually decreasing charges in subsequent years. Formula: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="1900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Annual Depreciation </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>=</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> Depreciation rate (fixed) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>x</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> Book Value (BV) at beginning of the year</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="1900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>BV at beginning of year </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>=</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> BV of asset -</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1900">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1900" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Accumulated Depreciation until beginning of year</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>For example: Book Value of asset = $100 and Depreciation rate = 20%</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...15 lines deleted...]
-              <a:buSzPts val="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="159" name="Google Shape;159;p6"/>
+          <p:cNvPr id="7" name="Google Shape;130;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{395FE38A-4FB5-4F0F-85A5-47AF7C997F57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4433720"/>
             <a:ext cx="10413534" cy="1799749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p6"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFAF0E3B-CE36-B949-B3B3-3DD9AF890CE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7372899" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide6.mp3" id="161" name="Google Shape;161;p6"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide6.mp3" descr="Track5_Lecture6_Slide6.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1C4508-8906-7547-A911-0CAC8EBF68D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7431564" y="789574"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1953967153"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="58070" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="161"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="161"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="167" name="Google Shape;167;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p7"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.1.5 Depreciation</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Methods</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.1 Assets Depreciation </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="965790" y="1863277"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>3. SUM-OF-THE-YEARS-DIGITS (SYD):</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="300"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="300" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="300"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="300" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="300"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="300" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Sum-of-the-years-digits = 5 + 4 + 3 + 2 + 1 = 15</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>4. DECLINING BALANCE SWITCHING TO STRAIGHT-LINE (SWITCH):</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Two steps</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Apply the declining balance method over a specified period.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Switch over to the straight-line method.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p7"/>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E42F777-308A-443C-9BA2-4A3A037B344C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="965790" y="2279292"/>
             <a:ext cx="5285465" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>At the beginning of the asset life, depreciation amount is higher than the straight-line method, but lower than the declining balance method.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="173" name="Google Shape;173;p7"/>
+          <p:cNvPr id="11" name="Google Shape;138;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0222C26D-3A86-4EC6-A7E8-1BBEAA9F5BEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7103627" y="1795211"/>
             <a:ext cx="4417335" cy="2434357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p7"/>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5391070C-4F8D-B448-8EE7-68F3DF2D007E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7372899" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide7.mp3" id="175" name="Google Shape;175;p7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide7.mp3" descr="Track5_Lecture6_Slide7.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B167B97A-5675-FB4E-BD6B-3D2932CD44BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7444264" y="780754"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1701048419"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="80013" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="175"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="175"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="181" name="Google Shape;181;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p8"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.2.1 Definition</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.2 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1940188"/>
             <a:ext cx="8415936" cy="1767796"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>FINANCIAL STATEMENT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>= a formal record of the financial activities of a business, a person, or an entity.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>Relevant financial information is presented in a structured, well-defined, and easy to understand manner, following a standard practice (like the Generally Accepted Accounting Principles, or GAAP).</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p8"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F16DDF21-EA90-9F4C-8E46-DB6F862D02EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide8.mp3" id="187" name="Google Shape;187;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide8.mp3" descr="Track5_Lecture6_Slide8.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB73E776-4236-D44B-BB63-8A16D62AD21C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7776519" y="776874"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2934605304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="38635" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="187"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="187"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphical user interface, text&#10;&#10;Description automatically generated" id="193" name="Google Shape;193;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EF8E5A-BA09-1042-8B07-9DE9BF668F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p9"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63FE2775-FB72-4D44-B480-06EBB7F679B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1389619"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6.2.2 Types</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...1 lines deleted...]
-                  <a:srgbClr val="9CC2E5"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>of Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E6D98-BE8C-6B4C-B23E-6167300445AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="4640"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:buFont typeface="Open Sans"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>6.2 Financial Statements </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88666AC0-3057-4C4B-9F17-CA284D8F2043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1034007" y="1946188"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>There are three key financial statements: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-514350" lvl="2" marL="1428750" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1428750" lvl="2" indent="-514350">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>INCOME STATEMENT</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-514350" lvl="2" marL="1428750" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1428750" lvl="2" indent="-514350">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>CASH FLOW</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-514350" lvl="2" marL="1428750" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1428750" lvl="2" indent="-514350">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
               </a:rPr>
               <a:t>BALANCE SHEET</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A calculator and a few coins&#10;&#10;Description automatically generated with medium confidence" id="198" name="Google Shape;198;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 3" descr="A calculator and a few coins&#10;&#10;Description automatically generated with medium confidence">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC32E505-1050-4B8D-825B-47B18BBEA250}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="16156" r="18120" t="0"/>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="16156" r="18121"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6366074" y="1373714"/>
             <a:ext cx="4791919" cy="4705109"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p9"/>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90FC0C9F-D6D0-0B4C-8609-B008970CC7BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7707437" y="709389"/>
             <a:ext cx="955530" cy="955530"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Track5_Lecture6_Slide9.mp3" id="200" name="Google Shape;200;p9"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Track5_Lecture6_Slide9.mp3" descr="Track5_Lecture6_Slide9.mp3">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCD8F8A2-BE0C-9843-96DE-0BF0B04C854D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7778802" y="776874"/>
             <a:ext cx="812800" cy="812800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2828596064"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="indefinite"/>
+                        <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="17136" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="200"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="200"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                    </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
-              <p:prevCondLst>
-                <p:cond evt="onPrev">
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:sldTgt/>
-[...6 lines deleted...]
-                    <p:sldTgt/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d19b92d82b426d695f06acc762367a3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e5187221619c7d4ef917dd22e8709b4" ns2:_="" ns3:_="">
+    <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F587A4-2E70-45EC-BE7D-17F9D27F3F2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B879373-2141-47A9-B3D2-0FDFDB2544C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
+    <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3F4BA-3ED4-445A-AA25-511F9A78EF61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>5460</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>340</Paragraphs>
+  <Slides>24</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>22</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Sarel Greyling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Sarel Greyling</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
 </Properties>
 </file>