--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -45,75 +45,72 @@
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_12A_203ADBA0.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_161_D7C3AF2B.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_10F_292BAD7C.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
@@ -376,51 +373,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="hcda62pkC3d0VT8J8U9hPg==" hashData="TFkJeebT081q2IbOizI0JBxZrUXE0fkm6KI9y/cKmhbrEcOEGCgEb0JdrpUDTbCea4HwOedkAZhCVO2zGTSd/Q=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId39" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId39" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
@@ -1206,60 +1203,60 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="63791" autoAdjust="0"/>
+    <p:restoredTop sz="44872" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="44" d="100"/>
-          <a:sy n="44" d="100"/>
+          <a:sx n="20" d="100"/>
+          <a:sy n="20" d="100"/>
         </p:scale>
-        <p:origin x="2155" y="264"/>
+        <p:origin x="2428" y="248"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{598E1DD6-945F-4EA0-93EB-B4C57C566BE0}"/>
@@ -1538,113 +1535,50 @@
       <pc:sldChg chg="addSp delSp modSp add mod">
         <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{9CBEFC47-A5E9-4B8C-AC7C-0CBC77EBE85B}" dt="2025-03-15T17:18:25.054" v="10" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3698480142" sldId="297"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldMasterChg chg="delSldLayout">
         <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{9CBEFC47-A5E9-4B8C-AC7C-0CBC77EBE85B}" dt="2025-03-15T17:18:38.692" v="12" actId="47"/>
         <pc:sldMasterMkLst>
           <pc:docMk/>
           <pc:sldMasterMk cId="0" sldId="2147483648"/>
         </pc:sldMasterMkLst>
         <pc:sldLayoutChg chg="del">
           <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{9CBEFC47-A5E9-4B8C-AC7C-0CBC77EBE85B}" dt="2025-03-15T17:18:38.692" v="12" actId="47"/>
           <pc:sldLayoutMkLst>
             <pc:docMk/>
             <pc:sldMasterMk cId="0" sldId="2147483648"/>
             <pc:sldLayoutMk cId="0" sldId="2147483649"/>
           </pc:sldLayoutMkLst>
         </pc:sldLayoutChg>
       </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...61 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
       <a:schemeClr val="accent3"/>
@@ -13909,51 +13843,51 @@
               <a:t>provides land for farming. A technology can also be a process that converts one commodity into another. For instance, it can be a coal power plant converting energy from coal into electricity, or a water treatment plant converting source water into drinkable water. In schematic representations, technologies are often represented as boxes with some input and/or output commodities (see the next slide). It is important to understand that a technology in a model can represent one individual process or power plant, but also a group of processes or plants with similar characteristics.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:br>
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0"/>
               <a:t> set commodity in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0"/>
-              <a:t> lists any type of commodity entering or exiting a technology. It can represent flows between technologies, such as coal that is produced by coal mining and fed to a coal power plant (represented by the vertical lines in the next slide). It can also represent final demands, such as demands for electricity, cooling, primary steel, cars and much more. The flexibility in the definition of technology and commodity is what makes </a:t>
+              <a:t> lists any type of commodity entering or exiting a technology. It can represent flows between technologies, such as coal that is produced by coal mining and fed to a coal power plant (represented by the vertical lines in the next slide). It can also represent final demands, such as demands for electricity, cooling, primary steel, transport and much more. The flexibility in the definition of technology and commodity is what makes </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0"/>
               <a:t> suitable not only for the representation of energy systems, but also for the representation of water and land resource systems. There is</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0"/>
               <a:t> in principle</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" baseline="0" dirty="0"/>
               <a:t> no limit to how many technologies and commodities the user can create, or what these can represent. </a:t>
             </a:r>
@@ -19666,171 +19600,171 @@
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su12125078" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.tiff"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.tiff"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unstats.un.org/unsd/energystats/pubs/balance/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unstats.un.org/unsd/energystats/pubs/balance/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/628541494925426928/pdf/115065-BRI-P148200-PUBLIC-FINALSEARSFElectricityPlanningweb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/628541494925426928/pdf/115065-BRI-P148200-PUBLIC-FINALSEARSFElectricityPlanningweb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/628541494925426928/pdf/115065-BRI-P148200-PUBLIC-FINALSEARSFElectricityPlanningweb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/628541494925426928/pdf/115065-BRI-P148200-PUBLIC-FINALSEARSFElectricityPlanningweb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/12/22/4298" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/12/22/4298" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/628541494925426928/pdf/115065-BRI-P148200-PUBLIC-FINALSEARSFElectricityPlanningweb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/en12224298" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/10/10/1468/htm#B20-energies-10-01468" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/10/10/1468/htm#B20-energies-10-01468" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osemosys.readthedocs.io/en/latest/index.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osemosys.readthedocs.io/en/latest/index.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_161_D7C3AF2B.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_10F_292BAD7C.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1361920918310861" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211467X20301267" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211467X24000233" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1364032123005658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2667095X23000168" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/13/15/3805" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1361920918310861" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211467X20301267" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media24.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211467X24000233" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media24.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1364032123005658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2667095X23000168" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/13/15/3805" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media25.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media25.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media26.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media26.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/en10101468" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_12A_203ADBA0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/?ref=ccsearch&amp;atype=rich" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=52206978" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/?ref=ccsearch&amp;atype=rich" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=52206978" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/12/5078" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/12/12/5078" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -34311,51 +34245,51 @@
               <a:rPr lang="en-GB" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> it’s the lowest cost) by choosing values for variables (e.g. amount of investment in particular technologies) while following a set of constraints (e.g. demands, emission constraint etc.) – all represented by straight (linear) lines. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="Hands-On Linear Programming: Optimization With Python – Real Python">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6467AC79-1226-3CF1-2280-890C3F65481F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="8103" b="6290"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6472238" y="1604964"/>
             <a:ext cx="4267199" cy="4351339"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
@@ -34465,65 +34399,182 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Basics on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize (5)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A51684-55F9-2B07-33CE-B7408A149C7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404754" y="241641"/>
+            <a:ext cx="944563" cy="944563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3619925803"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="16608" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -35016,109 +35067,226 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Basics on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (6)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466D6E69-72E5-E3FC-A9B9-D3D86E766238}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9994213" y="140334"/>
+            <a:ext cx="1259898" cy="1259898"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="690728316"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="38832" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2204E9BE-4ED1-73BD-BEB0-DC36A86A9CF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2700338" y="1780944"/>
-            <a:ext cx="5505744" cy="4300197"/>
+            <a:off x="1929372" y="1410706"/>
+            <a:ext cx="6461593" cy="5046751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3060C8FB-9131-1839-9265-204F63B266B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="1000121"/>
             <a:ext cx="7260498" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -35205,103 +35373,225 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Basics on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (7)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{920C87AB-68B7-E1A7-0167-5EE68B5EAB46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10100552" y="241641"/>
+            <a:ext cx="1300288" cy="1300288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015798845"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="10104" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B7BBECF-E8FD-492F-04DF-58503437953F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId5"/>
           <a:srcRect l="18523"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2955130" y="1709506"/>
-            <a:ext cx="6043611" cy="4405739"/>
+            <a:off x="2417248" y="1410706"/>
+            <a:ext cx="6977764" cy="5086729"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C62700B-1B38-B51C-A6D3-0C6A686315CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="1000121"/>
             <a:ext cx="7260498" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -35388,60 +35678,182 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 Basics on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (8)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43F61A4-ACD2-4D0B-664D-98BDCEB724BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7724633" y="241641"/>
+            <a:ext cx="1276626" cy="1276626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="481698542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="44928" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -41118,65 +41530,182 @@
               <a:t>A single process/plant or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A group of processes/plants with similar characteristics</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8655F370-F3C5-68A1-0EDB-E633069A7E3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10577886" y="208955"/>
+            <a:ext cx="1027490" cy="1027490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540728224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="100728" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A diagram of a computer&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -41570,172 +42099,172 @@
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 Energy System Modelling</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="synthesize (21)">
+          <p:cNvPr id="5" name="synthesize (3)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9417BE4E-9B2C-0BA5-DF7F-A3E5C9DF6F69}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E34F813-8AFC-7789-B5E6-893D8299EEDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8267664" y="-12979"/>
-            <a:ext cx="930850" cy="930850"/>
+            <a:off x="8370293" y="50074"/>
+            <a:ext cx="909460" cy="909460"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2592337578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="51048" fill="hold"/>
+                                        <p:cTn id="6" dur="75744" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F19882-0212-8245-ACD2-3395BA8F7245}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -42964,172 +43493,172 @@
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Crucially, energy system models provide useful insights, but cannot predict the future with certainty</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="synthesize (22)">
+          <p:cNvPr id="5" name="synthesize (4)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBE0B36-7E2F-F73C-9542-7B26D25188F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6258290-34DB-272F-688A-D4D156DE2433}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8361680" y="131370"/>
-            <a:ext cx="1001776" cy="1001776"/>
+            <a:off x="9834239" y="150594"/>
+            <a:ext cx="1368612" cy="1368612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="239449891"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="66984" fill="hold"/>
+                                        <p:cTn id="6" dur="83544" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -45009,97 +45538,98 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -45183,50 +45713,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -45284,105 +45819,90 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E93F6A05-38A8-4BCA-993A-24F0355B9362}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FAC794D-E4A2-44CD-9565-AC3CD73B5451}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>6237</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>367</Paragraphs>
   <Slides>33</Slides>
   <Notes>32</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>21</MMClips>
+  <MMClips>26</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="42" baseType="lpstr">