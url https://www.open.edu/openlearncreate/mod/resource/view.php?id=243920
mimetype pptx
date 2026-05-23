--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -16,143 +16,141 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_13E_E0E5B3C.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_141_A4425A89.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_13F_127883A5.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_137_784128D3.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_140_7691DFBB.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId32"/>
+    <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="315" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
     <p:sldId id="297" r:id="rId8"/>
     <p:sldId id="298" r:id="rId9"/>
     <p:sldId id="300" r:id="rId10"/>
     <p:sldId id="314" r:id="rId11"/>
     <p:sldId id="318" r:id="rId12"/>
     <p:sldId id="321" r:id="rId13"/>
     <p:sldId id="277" r:id="rId14"/>
     <p:sldId id="319" r:id="rId15"/>
-    <p:sldId id="278" r:id="rId16"/>
-[...14 lines deleted...]
-    <p:sldId id="316" r:id="rId31"/>
+    <p:sldId id="322" r:id="rId16"/>
+    <p:sldId id="278" r:id="rId17"/>
+    <p:sldId id="301" r:id="rId18"/>
+    <p:sldId id="280" r:id="rId19"/>
+    <p:sldId id="305" r:id="rId20"/>
+    <p:sldId id="306" r:id="rId21"/>
+    <p:sldId id="308" r:id="rId22"/>
+    <p:sldId id="285" r:id="rId23"/>
+    <p:sldId id="290" r:id="rId24"/>
+    <p:sldId id="309" r:id="rId25"/>
+    <p:sldId id="310" r:id="rId26"/>
+    <p:sldId id="311" r:id="rId27"/>
+    <p:sldId id="312" r:id="rId28"/>
+    <p:sldId id="320" r:id="rId29"/>
+    <p:sldId id="313" r:id="rId30"/>
+    <p:sldId id="294" r:id="rId31"/>
+    <p:sldId id="316" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -347,51 +345,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="L1eI7K5Vav88rFieDv/ZGw==" hashData="m/cZISHVkoGv7sYmLrxzBAQ4DXeaytySL2C++3FLpq5I0IWPDCiz99AGDuHA/eFV31mGwaBRUeFDG0BmqwRWnQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId41" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
@@ -1171,82 +1169,82 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="62465" autoAdjust="0"/>
+    <p:restoredLeft sz="16928" autoAdjust="0"/>
+    <p:restoredTop sz="89601" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="43" d="100"/>
-          <a:sy n="43" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="1378" y="264"/>
+        <p:origin x="1288" y="264"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5C39168A-3448-4CD1-8749-9A7C40FFC52C}"/>
     <pc:docChg chg="custSel addSld delSld modSld">
       <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5C39168A-3448-4CD1-8749-9A7C40FFC52C}" dt="2025-04-05T17:22:10.471" v="23" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="del">
         <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5C39168A-3448-4CD1-8749-9A7C40FFC52C}" dt="2025-03-15T17:23:03.102" v="12" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="701856915" sldId="266"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="del">
         <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5C39168A-3448-4CD1-8749-9A7C40FFC52C}" dt="2025-03-15T17:23:07.193" v="13" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="169286684" sldId="269"/>
         </pc:sldMkLst>
       </pc:sldChg>
@@ -1874,155 +1872,50 @@
         <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{3B3B2E27-30A0-492D-8AF2-717FAB67597F}" dt="2025-07-03T06:59:17.038" v="4665" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2083196506" sldId="326"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add del mod">
         <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{3B3B2E27-30A0-492D-8AF2-717FAB67597F}" dt="2025-07-03T06:59:06.413" v="4661" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3733035458" sldId="327"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add del mod">
         <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{3B3B2E27-30A0-492D-8AF2-717FAB67597F}" dt="2025-07-03T06:59:14.408" v="4664" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2854118937" sldId="328"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
-<file path=ppt/comments/modernComment_137_784128D3.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -3512,50 +3405,54 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4114,50 +4011,273 @@
               <a:rPr lang="sv-SE"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2517224480"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5351C90A-6863-C1AE-9E9E-032322CD5F6D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D672EC9-078B-D3C7-7737-0ECD51FA1B9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8AA927-88C5-11D8-47AA-A08392A349A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The main source of annual variability in energy systems comes from the costs of commodities. Commodity prices can vary strongly over time due to changes in supply and demand. As a general rule, when the supply of a commodity exceeds the demand, prices fall, and when demand exceeds supply, prices rise. Supply and demand can be influenced by several external factors, such as economic downturns, which reduce demand, or geopolitical events and natural disasters, which can temporarily slow production. We can see the volatility of commodity prices in the figure above. It is important that we consider this variation in commodity prices in energy system models in order to make our models more aligned with reality. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, this is done by specifying commodity prices in each year of the modelling period based on price forecasts.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F0152B8-F746-685F-FE50-1987E2B4EA1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3631424794"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
@@ -4208,135 +4328,120 @@
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>      In addition to parameters that vary annually there are aspects of the energy system that vary within each year (e.g. varying per day, per week, per season), both on the demand and the supply side.  Therefore, temporal resolution in </a:t>
+              <a:t>In addition to parameters that vary annually, there are aspects of the energy system that vary within each year (e.g., daily, weekly, or seasonally), on both the demand and supply sides. Therefore, temporal resolution in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> also includes these segments in each year.</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> also accounts for these intra-annual segments within each year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-            </a:br>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Areas where this temporal variability is present include (but are not limited to):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>- Energy demand</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Areas where this temporal variability is present, includes (but is not limited to):</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> (for example, cooling demand differs between winter and summer);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>- Availability of supply technologies</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-            </a:br>
-[...45 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:t> (for example, the availability of certain crops varies throughout the year);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="0">
+              <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...4 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>- Availability of resources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, such as renewable energy sources (e.g., water availability or solar irradiation), and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>storage utilization.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>We therefore need to ensure there is enough capacity to meet the demand at all times. This means ensuring that everyone has access to energy when they need it. </a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Consequently, it is necessary to ensure that sufficient capacity is available to meet demand at all times. This means ensuring that energy services are accessible whenever they are needed.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -4364,70 +4469,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2704415876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9FF2F48-DC7F-416F-F20B-93D33E4A1B0F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -4634,70 +4739,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91003124"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -4844,70 +4949,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763564257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AE7EDF2-54A2-864D-9888-2D86444BB1B0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -5086,70 +5191,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="570441118"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8C6574-52B1-310C-3FE8-DE6E18BB3865}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -5316,70 +5421,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="575487819"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95FDE06-8B8A-A481-D83E-211F4021EF8F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -5566,245 +5671,60 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>17</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3728865667"/>
-      </p:ext>
-[...183 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5867,99 +5787,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...47 lines deleted...]
-          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
@@ -5994,61 +5865,498 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> we represent time variability by dividing a year into ‘time slices’. Before we talk more about using time slices in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, it is important to appreciate what we are trying to consider when we use this time slice approach. Time slices are intended to be fractions of the year with different characteristics, typically representing different seasons, different day types, and different times of the day. For example one time slice could represent all the evenings in weekends in summer and another could represent all the evenings in weekends in winter. The ultimate aim of this approach is to capture the variability in demand and resource availability over time in the country we are modelling. This means that the most appropriate definition of time slices may vary by country. For example, some countries have 4 clearly defined seasons, each of which has different weather patterns. For a country like this, we would probably want to ensure each of these seasons was represented by a different time slice in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, because demand and renewable resource availability will be different in each one. However, other countries only have two seasons which need to be represented, for example countries with only a wet and a dry season. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2744258463"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>     This diagram shows an example Reference Energy System constructed for Nigeria. Here we can see total electricity demand divided into the residential, commercial, and industrial sectors, as well as all the technologies that could meet those demands. Since we want to consider all technologies that may become available in the future, the diagram includes power plant types that are not currently active in Nigeria, such as biomass power plants. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>      In this Reference Energy System, technologies have been given specific names that are relevant to Nigeria, for example Katsina Wind Power Plant is named, rather than using a generic term for all wind power plants. While this may make sense to somebody with knowledge of the Nigerian power system, using specific names can make it harder for other people to identify technologies and understand all of the components in a Reference Energy System. For this reason, we will use a generic naming convention when creating our Reference Energy Systems. This has other benefits, which are explained later. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F517C8A0-C9BF-8F9E-ADCD-8E19BDD6DE08}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -6360,273 +6668,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1909107216"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{813485ED-0B48-2401-2596-FA45B7D921F2}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -6840,70 +6945,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2625722752"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{014E4772-D439-340B-1E4D-CAA36D323213}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7009,59 +7114,59 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The Year Split is the proportion of the year represented by each </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>timeslice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. It’s important to check that Year Split values sum to 1. Typically, we have a precise definition of each </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>timeslice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> which enables us to estimate the Year Split value. For example, for a specific country, if the winter season makes up 25% of the year (91 days/365 days), the daytime makes up 50% of the day (12/24 hours), and we want to represent a 4-hour interval which is 17% of a day (4 hours/24 hours) then the year split value for this </a:t>
+              <a:t> which enables us to estimate the Year Split value. For example, for a specific country, if the winter season makes up 25% of the year (91 days/365 days), the weekdays make up 71.4% of the week (5 days/7 days), and we want to represent a 4-hour interval which is 16.7% of a day (4 hours/24 hours), then the year split value for this </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>timeslice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> will be 25%*50%*17% = 0.0213. You would then enter this value for the year split parameter for this specific </a:t>
+              <a:t> will be 25%*71.4%*16.7% = 0.0298. You would then enter this value for the year split parameter for this specific </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>timeslice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> for all years. A similar exercise is given in Hands-On Exercise 2.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{057C1485-92C3-F416-0DA7-2B21459E2785}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -7085,70 +7190,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3196636293"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E8BD52-2D38-C161-E544-7ED7598925F3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7306,369 +7411,60 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3716620841"/>
-      </p:ext>
-[...307 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324062162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921AD80A-C9ED-BCEE-1B73-7FC36D696380}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -7750,102 +7546,146 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      This slide introduces the concept of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Net Present Value (NPV)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, a key financial indicator used to evaluate the economic viability of energy investments over time. NPV represents the sum of all future cash flows—revenues and costs—discounted to their present value using a chosen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>discount rate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>(i.e. it tells you how much everything costs during your modelling horizon in terms of the value of money in present day). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>time value of money</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> is the concept that a unit of money today is worth more than the same amount in the future because of its </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>potential earning capacity—that is, money available now can be invested, generate returns (such as interest or profits), or be used to avoid borrowing costs. Over time, the purchasing power of money can also change due to inflation. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      This principle is crucial in energy system modelling, especially when comparing future investments, costs, or benefits. By applying </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Net Present Value (NPV)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, all future cash flows are adjusted (or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>discounted</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) to reflect their present-day value, ensuring a fair and consistent comparison across time. Without accounting for the time value of money, long-term projects might appear more (or less) attractive than they truly are, leading to poor investment or policy decisions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> In the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>context of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...42 lines deleted...]
-              <a:t> with a value of 0.1 for the Discount Rate parameter. Additionally, individual discount rates can be defined for each technology to calculate the annualized capital cost.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>, NPV is central to cost optimization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. The model minimizes the total system cost over the entire planning horizon by calculating the present value of investment, operation, and maintenance costs. This allows users to compare long-term energy strategies on a consistent economic basis, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>accounting for the time value of money.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7889,61 +7729,326 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324062162"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921AD80A-C9ED-BCEE-1B73-7FC36D696380}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C777A2F3-B0BF-7E04-04CC-C25F6DE7041B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C2A9637-D595-7562-2B8B-CB7CF666570E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>      In the final slide of this lecture, we will briefly introduce two parameters used in setting up a model in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, which we’ll practice using in Hands-On Exercise 2. While we don’t need to study discounting in depth for this course, we’ll provide a quick explanation of how it is applied in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The purpose of discounting is to account for the time value of money, where it is generally more advantageous to have a given amount now rather than in the future. For example, if given the choice between receiving $100 now or in two years, it is more beneficial to have it now since it could be invested to grow beyond $100 over two years. This concept is captured by the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Discount Rate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, which is used to determine the present value of future cash flows. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, the Discount Rate parameter, represented as a decimal, serves this purpose. A typical discount rate might be 10%, which we represent in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> with a value of 0.1 for the Discount Rate parameter. Additionally, individual discount rates can be defined for each technology to calculate the annualized capital cost.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D3651E-7383-0F78-F3AE-5436A7CC105B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2816789768"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8065,70 +8170,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -8174,51 +8279,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
@@ -13487,147 +13592,151 @@
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_13F_127883A5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/3.0/deed.en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Annual_average_crude_oil_prices.png" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558793#.YEEPA2j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4558793" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4558793" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_137_784128D3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_140_7691DFBB.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_13E_E0E5B3C.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_141_A4425A89.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -14695,51 +14804,51 @@
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.2.1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Time Variability in Energy Systems – Part 1 Annual Variability</a:t>
+              <a:t>Time Variability in Energy Systems – Annual Variability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
@@ -15055,642 +15164,127 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sources of Annual Variability:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...440 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 9">
-[...72 lines deleted...]
-          <p:cNvPr id="5" name="synthesize (45)">
+          <p:cNvPr id="5" name="synthesize (12)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F21C624-5204-2395-68ED-8E82E51C700E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F6AE06-452C-D966-7A21-2D48ECC97C04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10669267" y="1189106"/>
-            <a:ext cx="880074" cy="880074"/>
+            <a:off x="10584061" y="1084977"/>
+            <a:ext cx="1016000" cy="1016000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1053203308"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="309887909"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="27912" fill="hold"/>
+                                        <p:cTn id="6" dur="109416" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -15705,51 +15299,1428 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD7FB40-FC12-C24D-501A-4B35755F12DA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A5816C-A4B5-FFA3-1D3F-7D8EF1549258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176BB2F3-4727-210E-F427-24883D1FFE3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="591940" y="1084977"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.2.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Price variability</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A32CE63-D2A8-9EAD-9140-8E9251F807CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="591940" y="-401404"/>
+            <a:ext cx="11704693" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 Importance of Time Representation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 10" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEC47B5A-927A-A6BF-3027-F327263E6CE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="4830" r="179" b="11200"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="424899" y="1544189"/>
+            <a:ext cx="11051253" cy="4629883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419C92BF-106F-7973-BC5E-95640FEE3CFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-828710" y="6125200"/>
+            <a:ext cx="6217920" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Travelplanner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>licensed under</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>CC BY-SA 3.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="synthesize (14)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C8E98C-A879-7409-ED23-E077374F52E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10479809" y="825841"/>
+            <a:ext cx="1318491" cy="1318491"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="816786347"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="48408" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="591940" y="1084977"/>
+            <a:ext cx="8613020" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.2.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Time Variability in Energy Systems – Intra-annual variability </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="591940" y="-401404"/>
+            <a:ext cx="11704693" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 Importance of Time Representation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AC311AA-4014-FB54-093E-1A941F111CC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect r="26328"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1544430" y="2879615"/>
+            <a:ext cx="8293546" cy="2219774"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13496902-7691-D5AA-FC39-A4DBDFC026EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2987040" y="2305584"/>
+            <a:ext cx="6217920" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sources of Time Variability (intra-annual):</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (13)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90ED788E-F636-C8AA-7ECC-36252680C81D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10271422" y="1099945"/>
+            <a:ext cx="1205639" cy="1205639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1053203308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="50784" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A4A5EAF-C095-32CE-2E8C-615C88F6ACA5}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -15991,51 +16962,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B2A5D3-53DA-7358-1915-F283CE90AE3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="591940" y="1084977"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -16045,51 +17016,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.2 </a:t>
+              <a:t>3.2.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Variability of Energy Demand</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -16385,51 +17356,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16665,51 +17636,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -16719,51 +17690,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.3 </a:t>
+              <a:t>3.2.5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Variability of Renewable Energy Part 1 </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -16978,51 +17949,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16AA232D-6421-6499-817E-F3111C51E74C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -17264,51 +18235,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89ACDA14-F5BC-3233-82C3-44835A0BE0BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -17318,51 +18289,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.4 </a:t>
+              <a:t>3.2.6 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Variability of Renewable Energy Part 2</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -17663,51 +18634,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71F8289D-C645-CD3A-8E0A-825378EC9A55}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -17949,51 +18920,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44ECE609-35E1-9169-42FB-A18C46A520DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="7620576" cy="400110"/>
@@ -18003,51 +18974,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.5 </a:t>
+              <a:t>3.2.7 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Introduction to the Importance of Flexibility </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -18348,51 +19319,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7FCE215-98E9-8586-D2AE-6BA6F8E96636}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -18634,51 +19605,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>17</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4DD67C9-9DF4-D41B-0B4A-C7B880728776}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="7511394" cy="400110"/>
@@ -18688,51 +19659,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.2.6 </a:t>
+              <a:t>3.2.8 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Overall Importance of Modelling Time Variability </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -18947,51 +19918,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19227,51 +20198,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -19371,51 +20342,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -19614,51 +20585,708 @@
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835429" y="46372"/>
+            <a:ext cx="7651304" cy="1361676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="9737322" cy="4000139"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO 1: Learn how to use generic model naming conventions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO 2: Understand the variability of aspects in energy systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO 3: Learn how to represent time in an energy system model using MUIO and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 9" descr="Diagram&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9091285-1D53-358E-58CB-CF19EECB451F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19923,51 +21551,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96116928-A60B-6CD9-6E5D-EFC89CAECEB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="1113800"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -19977,51 +21605,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.1 Introduction to Representing Time Part 1</a:t>
+              <a:t>3.3.1 Introduction to Representing Time Part 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A55E6F-6414-4C20-5F40-1E958BC81BE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="-327737"/>
             <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -20037,51 +21665,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="synthesize (55)">
@@ -20195,708 +21823,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...656 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC85CE88-DCB5-D627-63EE-F64B0136A7B9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -21138,51 +22109,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35224C6E-3276-B983-7FFA-C96A65305FE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
@@ -22578,51 +23549,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
@@ -22645,191 +23616,191 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.2 Introduction to Representing Time Part 2</a:t>
+              <a:t>3.3.2 Introduction to Representing Time Part 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="synthesize (56)">
+          <p:cNvPr id="9" name="synthesize (15)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2A4FB5-69BD-AE32-7E8B-1BD153093AA2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1577C6B6-7A54-8DAB-A600-B1AB4565CEDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10748886" y="127006"/>
-            <a:ext cx="1043406" cy="1043406"/>
+            <a:off x="10670673" y="494203"/>
+            <a:ext cx="1050925" cy="1050925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4085623619"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="89472" fill="hold"/>
+                                        <p:cTn id="6" dur="90096" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="8"/>
+                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41272C16-4F0E-D0A2-BB8B-6F0701E83CB5}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
@@ -23101,51 +24072,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E46A1B6-B044-3544-77AF-C226131EF978}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="423191" y="977320"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -23155,51 +24126,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.3 Time representation in MUIO</a:t>
+              <a:t>3.3.3 Time representation in MUIO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6924C4-8D2F-052D-9972-6CFCBC184F32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="423191" y="-464217"/>
             <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -23215,51 +24186,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle: Rounded Corners 6">
@@ -23477,51 +24448,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1677AE58-9E8B-BF6C-C1AF-AD6691F6CD22}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -23763,51 +24734,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE95A5B-C52D-A7BB-B7D7-EDA9B792A951}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="1113800"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -23817,51 +24788,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.4 Year Split</a:t>
+              <a:t>3.3.4 Year Split</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6379920B-F20D-82F1-4DC0-3CE14C6B6B12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="-327737"/>
             <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -23877,51 +24848,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectángulo: esquinas redondeadas 2">
@@ -24049,67 +25020,67 @@
               </a:rPr>
               <a:t>, expressed as a fraction of the year. The sum must be equal to 1.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2000" b="1" dirty="0">
               <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Tabla 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4DEA430-FAAF-D950-0530-0D84F9B3DFBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3304696860"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3676600327"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="2116863" y="2996597"/>
-          <a:ext cx="7353334" cy="3524713"/>
+          <a:off x="1647501" y="2917866"/>
+          <a:ext cx="8292057" cy="3524713"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{B8DA472E-C0B5-4FAA-A71B-45BBE6C39A2A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="7353334">
+                <a:gridCol w="8292057">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="44328424"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="751033">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Main Approach</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
@@ -24263,148 +25234,342 @@
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>dailybrackets</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-CO" sz="1600" b="1" dirty="0">
                         <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:endParaRPr lang="es-CO" sz="1600" b="1" dirty="0">
                         <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>For a specific timeslice that represents winter day at 00:00 am -4:00 am:</a:t>
+                        <a:t>For a specific timeslice that represents winter day at 00:00 am - 4:00 am:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:br>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Based on research on the country you find that:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Winter season = 25% of the year (91 days/365 days)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Weekdays</a:t>
+                      </a:r>
+                      <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Day time = 50% of the day (12/24 hours)</a:t>
+                        <a:t> = 71.4% </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>of</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>the</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>week</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (5 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>days</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>/7 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0" err="1">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>days</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
+                          <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> )</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>00:00-4:00 am = 17% (4 hours/24hours)</a:t>
+                        <a:t>00:00-4:00 am = 16.7% (4 hours/24hours)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:endParaRPr lang="es-CO" sz="1600" b="1" dirty="0">
                         <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-CO" sz="1600" b="1" dirty="0">
                           <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Then the year split value for this timeslice will be 25%*50%*17% = 0.0213</a:t>
+                        <a:t>Then the year split value for this timeslice will be 25%*71.4%*16.7% = 0.0298</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="942259620"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="synthesize (16)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F56F4621-41E7-598A-0F1D-A7671ACFFFA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10640325" y="523705"/>
+            <a:ext cx="1187410" cy="1187410"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2017536211"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="52824" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="8"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A01112B-6F87-3D96-A7C9-81ABBEF41EB3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -24646,51 +25811,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B7AEF55-BC4E-AB7E-4BCD-ECBED727943C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="1113800"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -24700,51 +25865,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.5 Year Split Exercise</a:t>
+              <a:t>3.3.5 Year Split Exercise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{350C5789-7C23-921B-D6C0-B588E36B2075}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="-327737"/>
             <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -24760,51 +25925,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
@@ -26075,639 +27240,50 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-[...587 lines deleted...]
-
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50FD8A0-CC10-E4C7-99DD-20D5F0B77704}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -27004,51 +27580,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3.4.7 Additional Parameters: Discount Rates</a:t>
+              <a:t>3.3.6 Additional Parameters: Net Present Value</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5149F779-F82D-54B4-A7E0-F9AAD46CCAD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464135" y="-327737"/>
             <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -27064,51 +27640,752 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>3.4 Time Representation in </a:t>
+              <a:t>3.3 Time Representation in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectángulo: esquinas redondeadas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32BE4C08-4DA3-0C1D-B652-33C211E9406A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="770466" y="2050286"/>
+            <a:ext cx="2928135" cy="749250"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Net Present Value</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectángulo: esquinas redondeadas 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC42B2E-B25E-A244-34F9-047DF70DACEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850256" y="1594698"/>
+            <a:ext cx="7272669" cy="1834302"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is a financial metric used to evaluate the profitability of an investment or project by calculating the present value of all expected future cash flows—both incoming and outgoing—discounted back to the present using a specified discount rate.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1425862-224E-C73A-8952-48F2A8865E9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3499972" y="3657234"/>
+            <a:ext cx="5124075" cy="2732840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (17)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832ED601-7F98-8B58-E79B-C0137107000A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10822300" y="460899"/>
+            <a:ext cx="905565" cy="905565"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1989271483"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="93744" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50FD8A0-CC10-E4C7-99DD-20D5F0B77704}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27D9B15-BF44-ECC7-52A2-77C596508A6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E2BCBA4-D935-922B-CE72-CD9B2BDB0328}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1113800"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.3.7 Additional Parameters: Discount Rates</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5149F779-F82D-54B4-A7E0-F9AAD46CCAD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 Time Representation in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectángulo: esquinas redondeadas 2">
@@ -27349,58 +28626,51 @@
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>public</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>investments</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...6 lines deleted...]
-              <a:t>SDR </a:t>
+              <a:t>. SDR </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>is</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
@@ -28105,51 +29375,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="10"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28385,51 +29655,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -28447,122 +29717,323 @@
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 3.4 References</a:t>
+              <a:t>Lecture 3.3 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AD43E5-AB0E-90F8-06FE-CE5A73D64BD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="382137" y="1161263"/>
-            <a:ext cx="11095630" cy="923330"/>
+            <a:ext cx="11095630" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-CO" sz="1800" kern="100">
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Constantinos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Abhishek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sridharan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vignesh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Ramos, Eunice, Beltramo, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Agnese</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, … Howells, Mark. (2018, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>November</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>). Time </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>representation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. http://doi.org/10.5281/zenodo.4558793</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918939115"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -32424,172 +33895,172 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>technology</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="synthesize (43)">
+          <p:cNvPr id="4" name="synthesize (9)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1DF3193-3E49-7D64-953B-D072811DC5EF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E67F0D9-9BF7-C286-DDFC-F506B88A7E16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6805514" y="82231"/>
-            <a:ext cx="1113810" cy="1113810"/>
+            <a:off x="7362419" y="192017"/>
+            <a:ext cx="1214443" cy="1214443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="262971501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="65640" fill="hold"/>
+                                        <p:cTn id="6" dur="74616" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{136F19D9-3037-F4F7-D759-3024B254C631}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -34420,87 +35891,87 @@
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>3.1 Naming Convention</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="CuadroTexto 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E8BD8A-4C68-8C7A-F42C-2D5D3B5097B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-129183" y="1910655"/>
+            <a:off x="-129183" y="1578144"/>
             <a:ext cx="11713235" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="7200" b="1" dirty="0"/>
               <a:t>PHL_AGR_HEAT_BIOM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="CuadroTexto 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7738CF83-CB6B-0663-94D7-D0AA6398ADC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8608" y="3305633"/>
+            <a:off x="-8608" y="2973122"/>
             <a:ext cx="2687379" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:lumMod val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Country Code</a:t>
@@ -34642,51 +36113,51 @@
               <a:solidFill>
                 <a:schemeClr val="accent3">
                   <a:lumMod val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="CuadroTexto 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC42DF6-0BA7-E010-17B0-8010325AD92B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2498013" y="3357786"/>
+            <a:off x="2498013" y="3025275"/>
             <a:ext cx="2687379" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Subsector</a:t>
             </a:r>
           </a:p>
@@ -34792,51 +36263,51 @@
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>SER = Services</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="CuadroTexto 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E986269-13D6-794B-F476-9FA76CDB1F5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5089695" y="3357786"/>
+            <a:off x="5089695" y="3025275"/>
             <a:ext cx="2432203" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Service</a:t>
@@ -34920,51 +36391,51 @@
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TRUH = Heavy trucks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="CuadroTexto 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0027C282-0C6D-A526-D94D-F73D69FF268B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8423643" y="3439308"/>
+            <a:off x="8423643" y="3106797"/>
             <a:ext cx="2687379" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Input fuel/Output Commodity</a:t>
             </a:r>
           </a:p>
@@ -35082,65 +36553,182 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-CO" sz="2700" b="1" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Q: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="2700" dirty="0">
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What technology is represented in this example?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2700" dirty="0">
               <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (10)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCBF5CE-BF42-1545-28C7-1D3863E5738D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7309833" y="209465"/>
+            <a:ext cx="1113810" cy="1113810"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="235821884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="92712" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EACC42E-0126-4DE7-F98E-58159F583BF4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -35928,65 +37516,182 @@
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-CO" sz="2100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-CO" sz="2100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (11)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EDC8B0-41F3-464A-C3DA-1421AFB48CFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7035800" y="150594"/>
+            <a:ext cx="1152236" cy="1152236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2755811977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="21552" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
@@ -36521,77 +38226,78 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -36675,50 +38381,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -36776,159 +38487,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71C3DE89-CCC2-43B2-B5E8-0AA4A70858FB}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F2FA46-2E42-49FF-A3F0-11351431C716}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>5647</Words>
+  <Words>5853</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>347</Paragraphs>
-[...1 lines deleted...]
-  <Notes>26</Notes>
+  <Paragraphs>354</Paragraphs>
+  <Slides>28</Slides>
+  <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>16</MMClips>
+  <MMClips>22</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>