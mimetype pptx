--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,207 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_142_5622D654.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_12F_8F8FB6A3.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_145_712DEE76.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_143_B5714CD4.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_147_DE8199C2.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId47"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="315" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
-    <p:sldId id="322" r:id="rId7"/>
-[...38 lines deleted...]
-    <p:sldId id="316" r:id="rId46"/>
+    <p:sldId id="272" r:id="rId7"/>
+    <p:sldId id="295" r:id="rId8"/>
+    <p:sldId id="296" r:id="rId9"/>
+    <p:sldId id="338" r:id="rId10"/>
+    <p:sldId id="298" r:id="rId11"/>
+    <p:sldId id="285" r:id="rId12"/>
+    <p:sldId id="278" r:id="rId13"/>
+    <p:sldId id="299" r:id="rId14"/>
+    <p:sldId id="300" r:id="rId15"/>
+    <p:sldId id="301" r:id="rId16"/>
+    <p:sldId id="330" r:id="rId17"/>
+    <p:sldId id="320" r:id="rId18"/>
+    <p:sldId id="303" r:id="rId19"/>
+    <p:sldId id="304" r:id="rId20"/>
+    <p:sldId id="339" r:id="rId21"/>
+    <p:sldId id="277" r:id="rId22"/>
+    <p:sldId id="281" r:id="rId23"/>
+    <p:sldId id="334" r:id="rId24"/>
+    <p:sldId id="331" r:id="rId25"/>
+    <p:sldId id="333" r:id="rId26"/>
+    <p:sldId id="335" r:id="rId27"/>
+    <p:sldId id="294" r:id="rId28"/>
+    <p:sldId id="316" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -1212,1454 +1153,670 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="62465" autoAdjust="0"/>
+    <p:restoredLeft sz="16092" autoAdjust="0"/>
+    <p:restoredTop sz="63960" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="43" d="100"/>
-          <a:sy n="43" d="100"/>
+          <a:sx n="32" d="100"/>
+          <a:sy n="32" d="100"/>
         </p:scale>
-        <p:origin x="2189" y="264"/>
+        <p:origin x="1936" y="340"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="-1003"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
     <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
-      <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-20T16:55:57.780" v="8885" actId="14"/>
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:38:08.242" v="360" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:23:02.661" v="5020" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:05:09.672" v="58" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:23:02.661" v="5020" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:05:09.672" v="58" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="264"/>
             <ac:spMk id="6" creationId="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-03T06:39:35.321" v="9" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:07:06.104" v="59"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:30:54.853" v="4606" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:17:36.938" v="81"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1409221089" sldId="277"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:30:54.853" v="4606" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:17:36.938" v="81"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1409221089" sldId="277"/>
-            <ac:spMk id="2" creationId="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
+            <ac:spMk id="4" creationId="{BCB083AF-02AE-8D66-43C6-C24C6B427521}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:50:10.508" v="5886" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:26:34.296" v="242" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1053203308" sldId="278"/>
+          <pc:sldMk cId="3760497915" sldId="278"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:28:20.057" v="4583" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:09:24.624" v="116" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1053203308" sldId="278"/>
+            <pc:sldMk cId="3760497915" sldId="278"/>
             <ac:spMk id="2" creationId="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:28:17.154" v="4581" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:09:21.289" v="114" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1053203308" sldId="278"/>
+            <pc:sldMk cId="3760497915" sldId="278"/>
             <ac:spMk id="4" creationId="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:26:34.296" v="242" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3760497915" sldId="278"/>
+            <ac:picMk id="5" creationId="{9F3007E9-C581-1CFC-4D99-B12327F18238}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="add del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T13:07:13.818" v="6003" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod ord modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:34:55.976" v="348" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3666774406" sldId="281"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:05.510" v="4543" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:54.520" v="330" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3666774406" sldId="281"/>
             <ac:spMk id="2" creationId="{F1BD2BDA-3DBA-B2FC-1D13-C0D1EEA825E6}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T13:07:13.818" v="6003" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:17:54.086" v="196" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3666774406" sldId="281"/>
-            <ac:spMk id="6" creationId="{335AD68B-988E-CD02-411D-02B2D0CC97BF}"/>
+            <ac:spMk id="5" creationId="{06A30B8C-4952-5635-79D7-B038641E493B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:34:55.976" v="348" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3666774406" sldId="281"/>
-            <ac:spMk id="7" creationId="{E8B7F1F5-F4B9-FB0F-264F-4EECAC9387D2}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="3" creationId="{5C2CA7AC-CE59-F7FC-E0A2-B6D9A851C4A3}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:57:08.846" v="5932" actId="20577"/>
+      <pc:sldChg chg="delSp modSp del mod ord">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:23:05.606" v="226" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2387247389" sldId="282"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:57:08.846" v="5932" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:34.564" v="148" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2387247389" sldId="282"/>
             <ac:spMk id="2" creationId="{0EB73B8B-F728-88CC-C826-C75A5BBE84B4}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:28:08.652" v="4577" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:21:29.200" v="221" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="4" creationId="{D6773440-BE3F-6EE2-C6A7-CA6400919D36}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:20:53.740" v="216" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="5" creationId="{0884C6CB-C630-E186-C749-8F4C9B21C56D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:20:53.740" v="216" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="6" creationId="{FD99C808-F583-2C5D-B86B-72266E4DECF7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:20:53.740" v="216" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="7" creationId="{EAFE011E-132B-230B-DEFF-D149A4947E89}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:20:53.740" v="216" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="8" creationId="{B087284E-CA62-0B12-1D17-5118EFB099BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:20:53.740" v="216" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="9" creationId="{AE614D4E-74AD-E898-E001-AFE7AFB0C1EA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:19:59.055" v="197" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2387247389" sldId="282"/>
+            <ac:spMk id="10" creationId="{72227109-5CE5-5553-797D-8123E0B02AE7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:29.686" v="144" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2387247389" sldId="282"/>
             <ac:spMk id="11" creationId="{BF649693-A808-4CEA-CD7D-546D9990E215}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-05T17:13:26.468" v="4831" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:07:27.298" v="61" actId="255"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="964061756" sldId="285"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-05T17:13:26.468" v="4831" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:07:27.298" v="61" actId="255"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="964061756" sldId="285"/>
-            <ac:spMk id="4" creationId="{276B0536-8E35-8032-529F-574B89B964A7}"/>
+            <ac:spMk id="5" creationId="{512794A9-2AD3-6AA5-E3D9-E62DB796D066}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-08T11:28:50.762" v="6123" actId="20577"/>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:19:54.762" v="106"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3918939115" sldId="294"/>
         </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:07:06.104" v="59"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3732431027" sldId="295"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:07:06.104" v="59"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3931066493" sldId="296"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:08:56.874" v="112" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4206524852" sldId="298"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:08:56.874" v="112" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4206524852" sldId="298"/>
+            <ac:picMk id="5" creationId="{76071D72-F2CA-4EA6-0643-8FB4AAE8BA5D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:36.390" v="258" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2141478738" sldId="299"/>
+        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-08T11:28:50.762" v="6123" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:36.390" v="258" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3918939115" sldId="294"/>
-            <ac:spMk id="2" creationId="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
+            <pc:sldMk cId="2141478738" sldId="299"/>
+            <ac:spMk id="4" creationId="{48DBA616-8E19-8BF1-8890-9308D11DA628}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:00.050" v="4541" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:45.236" v="269" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3972459542" sldId="296"/>
+          <pc:sldMk cId="3674046517" sldId="300"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:25:47.505" v="4447" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:45.236" v="269" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3972459542" sldId="296"/>
-[...105 lines deleted...]
-            <pc:sldMk cId="2385914188" sldId="300"/>
+            <pc:sldMk cId="3674046517" sldId="300"/>
             <ac:spMk id="4" creationId="{54E4716C-F6B8-B911-01D5-92770E2A0A13}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:17.515" v="4549" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:09:41.236" v="122" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2385914188" sldId="300"/>
+            <pc:sldMk cId="3674046517" sldId="300"/>
             <ac:spMk id="7" creationId="{180C9995-C435-B5F8-04E2-30576D0B8150}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:28:00.636" v="245" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3674046517" sldId="300"/>
+            <ac:picMk id="2" creationId="{4F286075-B117-BD64-3E0B-289C8AC58E38}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:52.240" v="286" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2380869070" sldId="301"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:31:52.240" v="286" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2380869070" sldId="301"/>
+            <ac:spMk id="4" creationId="{80E3FFD7-F2A7-BC0E-5B4F-ED14C667811B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:09:50.381" v="128" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2380869070" sldId="301"/>
+            <ac:spMk id="7" creationId="{8A985A85-6AD3-34A2-4B3F-514E609D0587}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:29:00.783" v="248" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2380869070" sldId="301"/>
+            <ac:picMk id="2" creationId="{90CD46EB-E5BD-B7DE-4720-94E120C1D8DF}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:04.637" v="293" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1349006418" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:04.637" v="293" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1349006418" sldId="303"/>
+            <ac:spMk id="6" creationId="{FCA79CC3-33B3-8B16-2A66-3B9EC023EEC4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:22.902" v="4553" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:41.653" v="307" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1543158944" sldId="301"/>
+          <pc:sldMk cId="3093787834" sldId="304"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:22.902" v="4553" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:08.132" v="136" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1543158944" sldId="301"/>
-            <ac:spMk id="4" creationId="{80E3FFD7-F2A7-BC0E-5B4F-ED14C667811B}"/>
+            <pc:sldMk cId="3093787834" sldId="304"/>
+            <ac:spMk id="5" creationId="{8F0C0E24-06D1-6CB6-04FC-9385F5D8FF06}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:21.123" v="4551" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:41.653" v="307" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1543158944" sldId="301"/>
-            <ac:spMk id="7" creationId="{8A985A85-6AD3-34A2-4B3F-514E609D0587}"/>
+            <pc:sldMk cId="3093787834" sldId="304"/>
+            <ac:spMk id="6" creationId="{9B7D15CC-3B13-CDC1-03A5-75506721A907}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...251 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-03T06:57:18.392" v="1062" actId="1076"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T01:58:58.664" v="41" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3510501691" sldId="315"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-03T06:57:18.392" v="1062" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T01:58:58.664" v="41" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3510501691" sldId="315"/>
             <ac:spMk id="7" creationId="{0113E5F8-820D-B8B8-96F2-65CC1A09D399}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...44 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-20T16:55:57.780" v="8885" actId="14"/>
+      <pc:sldChg chg="addSp modSp mod ord modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:30:31.379" v="251" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="758812929" sldId="320"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:28.809" v="4557" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:01.592" v="134" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="758812929" sldId="320"/>
             <ac:spMk id="5" creationId="{04ED0AA6-2A1D-0254-C85D-5BBA374BC4F9}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:26.314" v="4555" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:09:56.315" v="130" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="758812929" sldId="320"/>
             <ac:spMk id="6" creationId="{F82C57F3-3EC8-36F3-6D10-95BE57D3BCBB}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...160 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:35:47.014" v="4747" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:30:31.379" v="251" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1898835574" sldId="325"/>
-            <ac:picMk id="2" creationId="{0A27FD92-707E-2ADD-FD93-4FDF7BA796FC}"/>
+            <pc:sldMk cId="758812929" sldId="320"/>
+            <ac:picMk id="2" creationId="{AD5FEEC7-BFEF-EDE1-5C6B-837E491E3C63}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod modNotesTx">
-[...100 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:25:37.589" v="4439"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:15:08.165" v="77"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3613150124" sldId="330"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-03T06:50:56.983" v="307" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:15:08.165" v="77"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3613150124" sldId="330"/>
-            <ac:spMk id="2" creationId="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
+            <ac:spMk id="4" creationId="{DDCA7CF8-8FF1-6B28-7E9D-39525987B708}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:42:58.929" v="5733" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:36:16.067" v="354" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3166420218" sldId="331"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:41.463" v="4561" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:23:25.498" v="228" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3166420218" sldId="331"/>
             <ac:spMk id="2" creationId="{8796EDDE-07B7-EACB-8628-A1BF624DDE4E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:38.711" v="4559" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:38.642" v="150" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3166420218" sldId="331"/>
             <ac:spMk id="4" creationId="{9248C8DB-2D34-E235-7E56-500AF266D26D}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:36:16.067" v="354" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3166420218" sldId="331"/>
+            <ac:picMk id="3" creationId="{0C70D180-418B-3564-708E-950AD7D8D920}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-[...23 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:54.275" v="4571" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:37:28.784" v="357" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1593323937" sldId="333"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:54.275" v="4571" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:23:29.966" v="230" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1593323937" sldId="333"/>
             <ac:spMk id="2" creationId="{B5805FEF-A02A-DE3B-EE84-0A33E8D0FA41}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:50.873" v="4569" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:47.457" v="156" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1593323937" sldId="333"/>
             <ac:spMk id="4" creationId="{09B8D155-CF29-843B-132C-1E60731AD97D}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:37:28.784" v="357" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1593323937" sldId="333"/>
+            <ac:picMk id="5" creationId="{755C6873-E990-ABFD-1673-912841CE6EFD}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-07T12:47:17.747" v="5739" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod ord modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:35:37.730" v="351" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2737030753" sldId="334"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:28:03.202" v="4575" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:25.176" v="142" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2737030753" sldId="334"/>
             <ac:spMk id="2" creationId="{EEBBDFC2-FBDB-FD72-7668-525191617FF0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-04T07:27:58.649" v="4573" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:10:20.065" v="138" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2737030753" sldId="334"/>
             <ac:spMk id="4" creationId="{D33856DE-CB9C-321A-B8C4-750E3DA3D76E}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:35:37.730" v="351" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2737030753" sldId="334"/>
+            <ac:picMk id="15" creationId="{F99F933B-4D34-11A6-C5FD-5BC9690F156D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="add del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-05T17:18:37.643" v="4980" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:38:08.242" v="360" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3638704695" sldId="335"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-05T17:17:51.455" v="4835" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:33:30.945" v="345" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3638704695" sldId="335"/>
             <ac:spMk id="4" creationId="{E627EC86-0A4C-C613-2377-90D54A079DA8}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-05T17:17:57.076" v="4840" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:25:15.887" v="239" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3638704695" sldId="335"/>
+            <ac:spMk id="5" creationId="{ED64EF70-CD58-70E0-61C5-E0FEEE47A9BD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:23:33.487" v="232" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3638704695" sldId="335"/>
             <ac:spMk id="6" creationId="{63E8707C-A1A2-359E-9223-5BD9900C5411}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:38:08.242" v="360" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3638704695" sldId="335"/>
+            <ac:picMk id="2" creationId="{347D4F9E-AC86-CBC7-8DC0-AE993F35FB07}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp add del mod delAnim modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-08T11:39:40.113" v="7732" actId="478"/>
+      <pc:sldChg chg="addSp delSp modSp add mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:07:46.383" v="109" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4206524852" sldId="336"/>
+          <pc:sldMk cId="1764617444" sldId="338"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:07:46.383" v="109" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1764617444" sldId="338"/>
+            <ac:picMk id="4" creationId="{F12E7C1E-6C49-EFB6-4D6E-FD8B3916A5F2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:15.721" v="300" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3638416677" sldId="339"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1C311BAB-5B43-444D-B4FC-562771A0D3D7}" dt="2025-07-08T11:32:41.295" v="6172" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:32:15.721" v="300" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4206524852" sldId="336"/>
-[...8 lines deleted...]
-            <ac:spMk id="8" creationId="{876A1CAC-BD23-453D-A245-82BD3D7FD809}"/>
+            <pc:sldMk cId="3638416677" sldId="339"/>
+            <ac:spMk id="6" creationId="{4103664B-B213-1E6A-28A8-199D8A2F955C}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod">
-[...1 lines deleted...]
-        <pc:sldMkLst>
+      <pc:sldMasterChg chg="delSldLayout">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:03:33.625" v="56" actId="2696"/>
+        <pc:sldMasterMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3041052351" sldId="337"/>
-[...130 lines deleted...]
-      </pc:sldChg>
+          <pc:sldMasterMk cId="0" sldId="2147483648"/>
+        </pc:sldMasterMkLst>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...145 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4143,124 +3300,56 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
@@ -4433,2710 +3522,50 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...2658 lines deleted...]
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11EB5A54-80A1-2F83-A1D3-9BFFEB99FACD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7349,70 +3778,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>22</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="982583139"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2612985059"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2111C6-330C-A437-F4DC-D0B06E020499}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7616,70 +4045,255 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>23</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3926733812"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3653506181"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394722427"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5969FE0-04D8-3958-89D4-E5F5E868C379}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -8007,70 +4621,1782 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>24</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1192831944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01E22E8B-0DDF-A4FE-3018-E6D24480BAB3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F386CA5F-8E04-7937-7BAA-992FD7648CF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30A3F2F8-9174-2A9B-522F-4376E5D2B13D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A Backstop technology is a fictitious technology that we model as an alarm bell. It is typically characterized by very high costs so that the model only chooses to use it if no other technology is available.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Whenever model results show that a Backstop technology comes into the system to produce electricity, this means that either:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The model is too constrained (i.e., there are not enough primary resources and conversion technologies in the system to produce enough electricity to satisfy the demand).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Or the model is not set up correctly (i.e., some technology parameters are defined in the wrong way).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It is useful to create one Backstop technology for each demand, as shown on the diagram above, so that we can quickly recognize where the problem is if we see that a Backstop technology is running. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F5EC561-B23F-6198-7E7A-476D4B94546F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2788366417"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C735B9B-2B64-934E-6F06-39DC3C0EF358}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F8EC50-7022-7CBE-B00F-EBCD04873AB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34CB1831-0D37-8B63-3972-AF0F70BDE084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A Backstop technology is characterized by the key parameters shown on this slide. These parameters will be explained in more detail in later lectures; however, we can understand the logic behind these values. The Output Activity Ratio tells us which commodity a technology produces, and it usually has a value of 1 by default. Because the Output Activity Ratio for this Backstop technology is for final electricity demand, we know that this is the commodity produced by the backstop. We can see that both the capital and variable costs for the Backstop technology are very high; this is because </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> will seek to find the solution with the lowest cost, so by assigning very high costs to the Backstop technology, we can be sure that the model will only use the Backstop when there is a problem with our model setup. The operational life is set to 1 year, which again ensures that the Backstop is less cost-effective than any other technologies in the model, providing the model is set up correctly. We will learn how to add a backstop technology to a model in the hands-on exercises.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C68051B2-3BEF-EB4F-49EC-15B1E84F94AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2367875682"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63159E35-5B45-FA29-5578-3D62474573E6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3B639E-DF74-FB99-6780-C6F9069DE9F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550FFDFF-462E-A139-11C2-F7EAFB074573}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Energy demand data for use in energy models can come from several sources. Particularly useful sources include energy balances and Sankey diagrams. Energy balances tell us the amount of each commodity that is used by a country or region in a given year, usually broken down by sector. Sankey diagrams are a useful way of understanding the transformations between different energy commodities going from primary commodities to final consumption. Several organizations produce energy balance data that are publicly available, such as the International Energy Agency. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC2971F2-6976-155E-CD3D-664A42A403B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2035053229"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3714309687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      Demands are incredibly important in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> as they are the driver for optimisation. The model needs demands in order to have something to optimise for. E.g. If you have demand for buildings heating, the model’s objective is to choose the cheapest technologies to meet that demand while also obeying any constraints that have been applied. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>There are two different types of demands: exogenous and endogenous. Exogenous demand is demand that is input into the model while endogenous demand is a result of the model’s internal interactions (input and output activity ratios) and is not a demand set by the modeller. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4222412658"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234848BA-9310-28FE-9C45-A16F3F124121}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0544E386-9CC6-64AC-D4DE-55924E106361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E66DDA55-680C-6D5D-42E9-C46A3A93F4C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>We use the parameters Specified Annual Demand and Specified Annual Demand Profile when we want to consider the temporal variability of the demand within the year, e.g., electricity, cooking, and heating demand, since we know this varies relatively predictably across seasons and between day and night. However, there are some demands that do not have specific temporal variability within the year. In this case, we use the parameter Accumulated Annual Demand, which allows us to specify the amount of demand for every model year without specifying how that demand is spread throughout the year. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The demands for energy and fuels come from all sectors such as: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Buildings – for cooking, heating, cooling and appliances – units of activity typically in PJ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transport – for cars, trucks and buses, aviation, shipping, and trains – units of activity typically in billion vehicle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>kilometres</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Industry – for heating, iron and steel production, cement production, aluminum production, petrochemicals production, other chemicals production, fertilizers production and other industries – units of activity for heat is in PJ and for production quantities in Million </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Mtons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Agriculture – for tractors and machinery, processing and heating – units of activity in PJ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>You may have noticed that demand units do not necessarily have to be energy units, for example, industry outputs can be the amount of product in Million </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> and transport demands are typically in distance units such as Billion vehicle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>kilometres</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDCF935-5CFC-3341-B1EC-78B0D9917FC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763747388"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>We all need energy, and we need it in different forms depending on the specific application. The demands for energy come from all sectors of society such as: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The residential sector (rural and urban) – for cooking, heating, cooling, lighting, and appliances</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Industry – for chemical processes, steam production, and heating</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Commerce – for lighting, heating, and cooling buildings or keeping products at low temperatures</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transport – for cars, trucks and buses, aviation, shipping, and trains</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Agriculture – for tractors and machinery or pumping water</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Because energy is used for different services in different sectors, the characteristics of energy demands vary by sector. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F9BF7B-AF26-03A3-6EC1-EBC78EBD621B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -8246,314 +6572,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>25</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="528996267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-[...243 lines deleted...]
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3A211BF-9F91-A2C3-79C9-8C44621649B7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -8807,98 +6889,523 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>27</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1651217024"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      For anything energy related we typically use PJ in the MUIO for activity and GW for capacity, therefore it is important that you understand how to convert things into PJ and GW for model input. Therefore, please make a note of these conversions.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="463825882"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234848BA-9310-28FE-9C45-A16F3F124121}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{702E7D73-FE11-E086-A8EB-0D0399BC6784}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0544E386-9CC6-64AC-D4DE-55924E106361}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041EC39A-55F1-AEED-5248-CB2F195DAC58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -8911,183 +7418,200 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E66DDA55-680C-6D5D-42E9-C46A3A93F4C6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4F39367-8694-2280-7C45-A8E1B06E473B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In lecture 3, we learnt that energy demands can vary on daily, weekly, and monthly timescales, mainly reflecting the schedule of consumers’ activities. In addition, this diagram also shows that energy demands vary by sector. We can see that the magnitude of demand varies by sector, with agricultural demand being significantly lower than residential and commercial demand in this example. This means that the commercial and residential sectors are consuming more electricity, perhaps because their activities are more energy intensive or on a larger scale. In addition, we see that the daily profile of demand varies by sector. For example, here, in the displayed graph, there is a clear evening peak in residential demand, while agricultural and industrial demands are quite consistent throughout the day. This is likely because agricultural and industrial machinery operates constantly, while energy use in homes peaks in the evening when consumers use more electricity for cooking, lighting, and appliances. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDCF935-5CFC-3341-B1EC-78B0D9917FC6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ACB480A-4F86-03EF-F846-6ACD4C230D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>28</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763747388"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="917188435"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9197DD-849F-7FED-A87B-B176CA50694A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -9248,1084 +7772,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>29</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3968387330"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
-[...1013 lines deleted...]
-<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C75067EF-BE4B-9E9A-F0D1-A046BC07D879}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -10417,133 +7927,186 @@
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>One of the key challenges in energy planning is that these energy demands change over time, for example, owing to population growth or the creation of new industries. On this diagram, we can see historical variations in energy demands which are likely correlated to changes in society. For example, increases in energy demand likely reflect increased industrial activity. In planning, it is important that we think about how demands are likely to change in the future. This is often done using forecasts of demand, such as the future projections shown in this figure. </a:t>
-[...30 lines deleted...]
-              <a:t>- Calculate an average of how demands have changed historically and use this as a projection growth rate</a:t>
+              <a:t>One of the key challenges in energy planning is that these energy demands change over time, for example, owing to population growth or the creation of new industries. On this diagram, we can see historical variations in energy demands which are likely correlated to changes in society. For example, increases in energy demand likely reflect increased industrial activity. In energy planning, it is important that we think about how energy demands are likely to change in the future. This is often done using forecasts of energy demand, such as the future projections shown in this figure. These forecasts can be created using estimates of the key influencers of energy demand, such as population growth and economic activity. Future projections are often also based on how energy demands have changed historically.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>To project demand you can either:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>This list is not exhaustive.</a:t>
+              <a:t>- Use existing demand projections </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>- Project base year and historical demands using drivers such as population growth rate and/or GDP growth rate</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>- Calculate an average of how demands have changed historically and use this as a projection growth rate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This list is not exhaustive.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC3C5DF-A813-95B6-52D3-E6FB3E3CA985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
@@ -10558,193 +8121,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>33</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1019225805"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
-[...122 lines deleted...]
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D44AD874-7D5D-DADA-A160-1CDDEED50A52}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -10835,195 +8275,96 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...22 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The key purpose of modelling in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is to plan capacity expansion. In order to do this, we need to consider these long-term changes in energy demands and use a projection of future demand, such as that shown by the green line in this diagram. An existing demand projection created from existing data, or using another tool, is used as input data for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. In addition to a demand projection, we need data on the existing system capacity. Using the capacities and lifetimes of existing power plants, we can create a forecast of system capacity if there were no new capacity additions; this is represented by the blue line on the diagram, which shows gradually decreasing system capacity as power plants are retired. We can now see that there is a need for new capacity expansion in the future, as demand increases and existing system capacity decreases. There are losses in energy systems, and we always need capacity to be slightly higher than demand to account for this. Thus, the red line in this diagram shows the total system capacity requirements as demand increases. The gap between the red and blue lines therefore shows the required capacity expansion over time. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> can be used as a tool to plan such capacity expansion considering technical, economic, and environmental constraints. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...101 lines deleted...]
-            </a:br>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE285E12-4438-E15E-6A5E-ECF2898C9DDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
@@ -11038,2849 +8379,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>35</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="170633835"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
-[...2778 lines deleted...]
-<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -14002,364 +8564,391 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>41</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>     Demands are represented on the right-hand side of this simple Reference Energy System (RES), highlighted in green on this example RES. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>     As we can see in the diagram, there are several steps to get to the final demand split by sector. In this example there is:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The electricity from power plants, which represents the aggregated stream of electricity coming from all the power plants in the model; </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Electricity after transmission, which accounts for the losses of the transmission lines;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Electricity for use or total electricity demand, which represents the electricity that arrives to final consumers after distribution. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Total demand can then be split by sector, for example in this RES we have the following demands: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Industrial Electricity Demand </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Residential Electricity Demand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Commercial Electricity Demand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="000000"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
-[...8 lines deleted...]
-              <a:t>42</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2963250815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...148 lines deleted...]
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83165EB2-E643-C1FF-6A9F-00C923C7688E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31EDA2F-4EF4-17B4-B7FF-996D869CEDE6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B877EB48-3C48-34C9-586F-4BD6A7168FFE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA1502D7-D786-1C93-B7C5-998FDA48C665}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -14372,1458 +8961,293 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB907D05-BCFE-A4B1-9FC8-5571D334A9F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1BA023-5E41-7F46-566C-15C8ED6DE9FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Before we go any further, let’s quickly remind ourselves of the naming convention introduced in Lecture 3 and think about how this is relevant to defining our energy demands. This diagram is the same as the previous diagram; however, the names of commodities and technologies have been replaced by the codes specified in the naming convention. We can see that:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The electricity from power plants is named E.L.C.0 0 1 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Electricity after transmission is named E.L.C.0 0 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Electricity after distribution, or total electricity demand, is named E.L.C.0 0 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Sector-specific electricity demands have the following names:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Industrial Electricity Demand = I.N.D.E.L.C</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Residential Electricity Demand = R.E.S.E.L.C</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Commercial Electricity Demand = C.O.M.E.L.C</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B784D2-E8AD-4F02-FC79-574072151DCF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CC8C93-C2BB-72CA-7FBA-635503B38FE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>7</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="811914204"/>
-[...1243 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528099190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2519231931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
   <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
@@ -18338,641 +11762,95 @@
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3412567307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...544 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -19332,51 +12210,50 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483667" r:id="rId1"/>
     <p:sldLayoutId id="2147483660" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483662" r:id="rId4"/>
     <p:sldLayoutId id="2147483668" r:id="rId5"/>
     <p:sldLayoutId id="2147483669" r:id="rId6"/>
-    <p:sldLayoutId id="2147483670" r:id="rId7"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -20032,211 +12909,143 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apec.org/groups/som-steering-committee-on-economic-and-technical-cooperation/working-groups/energy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unstats.un.org/unsd/energystats/pubs/balance/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irena.org/Data/Energy-Profiles" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iea.org/data-and-statistics" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585689" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/10/5/1440/htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_142_5622D654.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Electricity_warning_sign.svg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Karlshamn_power_plant_-_DSCF3887.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_12F_8F8FB6A3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/2.0/deed.en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Lumps_of_coal.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/3.0/deed.en" TargetMode="External"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4559206#.YEEo52j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_145_712DEE76.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2071-1050/10/5/1440/htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_143_B5714CD4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_147_DE8199C2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4559206#.YEEo52j7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -20318,159 +13127,178 @@
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0113E5F8-820D-B8B8-96F2-65CC1A09D399}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="292414" y="1305342"/>
-            <a:ext cx="8977092" cy="2123658"/>
+            <a:ext cx="8493777" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 4 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>KEY PARAMETERS in </a:t>
-[...10 lines deleted...]
-              <a:t>OSeMOSYS</a:t>
+              <a:t>ENERGY DEMANDS AND THEIR REPRESENTATION</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3510501691"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2CDD538-F480-66CE-BE3A-7835115D8361}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9361B404-D8D7-B23D-436A-A73C9F5BFB2F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="A diagram of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{355F15E2-4B1F-AC4E-4A5B-1D9AAB0F5236}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="316700" y="1171060"/>
+            <a:ext cx="11244263" cy="5348549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52743B9-A038-599B-854D-10D7CDCC650A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31802A01-8527-69DC-2A7F-3D79A7CAF3D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -20696,6008 +13524,467 @@
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
+          <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFDCAEA0-E9C8-CE48-BA3B-6E954B6A6C59}"/>
-[...1381 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23977353-F817-EB11-384C-29E951CBF8A6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0C9157-3F18-86D4-5712-712FAAE0FB54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="464134" y="1124572"/>
-            <a:ext cx="7770803" cy="400110"/>
+            <a:off x="687189" y="799526"/>
+            <a:ext cx="7299523" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.1.8  Representing Efficiency in </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+              <a:t>4.2.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>OSeMOSYS</a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t>Generic Naming Convention for Demands </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Title 10">
+          <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FCE4B0-4FDA-67E8-84D8-8ED6DF14C4C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48DBA616-8E19-8BF1-8890-9308D11DA628}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="464135" y="-327737"/>
-            <a:ext cx="10658790" cy="1369074"/>
+            <a:off x="582415" y="-615722"/>
+            <a:ext cx="10361809" cy="1397649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.1 Key Parameters in </a:t>
-[...17 lines deleted...]
-              <a:t> </a:t>
+              <a:t>4.2 Demands in Modelling </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...31 lines deleted...]
-          <p:cNvPr id="5" name="Picture 4">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400F2B69-C653-1C69-4475-89D2A4186248}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94601D05-6A7C-00E3-1699-B674CAFB10D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{038C550D-3766-8599-32C0-20263A0510CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="464135" y="1041337"/>
-[...659 lines deleted...]
-            <a:ext cx="9843579" cy="2400657"/>
+            <a:off x="10629901" y="1171059"/>
+            <a:ext cx="1042987" cy="5029715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...401 lines deleted...]
-          <a:p>
             <a:pPr algn="ctr"/>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4">
+          <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D867C9BE-56A8-8754-FEAC-ABBF9350652D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992BAB52-E495-9995-26C9-554F3A99AC6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="472545" y="836044"/>
-[...204 lines deleted...]
-            <a:ext cx="4827916" cy="253916"/>
+            <a:off x="5243513" y="1317249"/>
+            <a:ext cx="228600" cy="611565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...56 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
+          <p:cNvPr id="11" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD183C4-2EB2-E8DA-9748-63CC2F52C068}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87D1BBEF-C409-1690-6190-4EEA86093FD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="232436" y="1423198"/>
-            <a:ext cx="4630510" cy="1015663"/>
+            <a:off x="7353300" y="1288674"/>
+            <a:ext cx="228600" cy="611565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...344 lines deleted...]
-          <a:p>
             <a:pPr algn="ctr"/>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4">
+          <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7DD295-7885-B884-6599-792F9D2DC338}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEC25F16-6CE0-0AC1-B3F3-1E34976D3C21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="472546" y="836044"/>
-[...123 lines deleted...]
-            <a:ext cx="4827916" cy="253916"/>
+            <a:off x="9151143" y="1288675"/>
+            <a:ext cx="228600" cy="611565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...350 lines deleted...]
-          <a:p>
             <a:pPr algn="ctr"/>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...135 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 11" descr="Graphical user interface, application, table, Excel&#10;&#10;Description automatically generated">
-[...1837 lines deleted...]
-          <p:cNvPr id="5" name="synthesize (2)">
+          <p:cNvPr id="5" name="synthesize (68)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CE56C25-6894-0284-9966-B6D2FB1329A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{505D0594-1CFF-9E4A-6E44-D8D695A7F4EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10674518" y="122977"/>
-            <a:ext cx="873009" cy="873009"/>
+            <a:off x="9586915" y="11887"/>
+            <a:ext cx="1042986" cy="1042986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3972459542"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141478738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="39744" fill="hold"/>
+                                        <p:cTn id="6" dur="48480" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -26712,109 +13999,79 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7888A9EE-9F7D-2BCF-98DA-CCBED9445F74}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDBDA201-1E66-4EE5-595B-10EE7E338D89}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E11A3F1-8238-3E6E-4F10-9475FFF1373E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC4A5B6C-40AA-4004-3B12-C28BB9BC0E94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -27028,425 +14285,903 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>19</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E4716C-F6B8-B911-01D5-92770E2A0A13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="-615722"/>
+            <a:ext cx="10361809" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.2 Demands in Modelling</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 11" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD298A1-C81B-BDD0-222E-929312E567C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259881" y="1389259"/>
+            <a:ext cx="11357859" cy="4868666"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152C6872-C75B-C8FB-C331-3C74C994E690}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180C9995-C435-B5F8-04E2-30576D0B8150}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="995986"/>
-            <a:ext cx="7608662" cy="400110"/>
+            <a:off x="705851" y="843154"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.3.2 </a:t>
-[...116 lines deleted...]
-              <a:t>)</a:t>
+              <a:t>4.2.3 Understanding the logic – Part 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="synthesize (4)">
+          <p:cNvPr id="2" name="synthesize (3)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{723721A3-860D-3B74-DA6A-9614A4FCD00A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F286075-B117-BD64-3E0B-289C8AC58E38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10674518" y="122977"/>
-            <a:ext cx="873009" cy="873009"/>
+            <a:off x="8278191" y="83102"/>
+            <a:ext cx="1303130" cy="1303130"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...61 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1556757011"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3674046517"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="84984" fill="hold"/>
+                                        <p:cTn id="6" dur="37632" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="5"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C9409C1-38CD-0E46-9B3D-8CF06DA0BEE3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65058D21-C313-6A7D-23FF-95D0551DB3AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E3FFD7-F2A7-BC0E-5B4F-ED14C667811B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="-615722"/>
+            <a:ext cx="10361809" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.2 Demands in Modelling</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 11" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A45FDDF-3BAB-0D6C-41CF-9C0DB9CFA298}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="1353457"/>
+            <a:ext cx="10704710" cy="5011568"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A985A85-6AD3-34A2-4B3F-514E609D0587}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="705851" y="843154"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.2.4 Understanding the logic – Part 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (4)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CD46EB-E5BD-B7DE-4720-94E120C1D8DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8298070" y="109961"/>
+            <a:ext cx="1243496" cy="1243496"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2380869070"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="62688" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27682,515 +15417,3123 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>2</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 10">
+          <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835429" y="46372"/>
-            <a:ext cx="7651304" cy="1361676"/>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:defPPr>
-[...3 lines deleted...]
-              <a:defRPr sz="1800" kern="1200">
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...78 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="4400">
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Learning Outcomes</a:t>
+              <a:t>Lecture 4.2 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 13">
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCA7CF8-8FF1-6B28-7E9D-39525987B708}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1647161"/>
+            <a:ext cx="10031572" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Francesco, Shivakumar, Abhishek, Sridharan, Vignesh, Ramos, Eunice, Beltramo, Agnese, … Howells, Mark. (2018, November). Defining final energy demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. http://doi.org/10.5281/zenodo.4585689</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>IEA (2023), World Energy Outlook 2023, IEA, Paris https://www.iea.org/reports/world-energy-outlook-2023, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Licence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: CC BY 4.0 (report); CC BY NC SA 4.0 (Annex A)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613150124"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F6F485A-C17E-CABD-D847-5F5E2A9C9A0C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{358AAC1D-3F9C-8B9E-F337-E0B2B4381778}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835429" y="1769589"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:defPPr>
-              <a:defRPr lang="en-US"/>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
             </a:defPPr>
-            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04ED0AA6-2A1D-0254-C85D-5BBA374BC4F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="1114682"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="+mn-lt"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>By the end of this lecture, you will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:t>4.3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Definitions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F82C57F3-3EC8-36F3-6D10-95BE57D3BCBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="155267"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.3 Demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 9" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21B45E49-C89F-1C44-6B13-9B062BD7A795}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1649453"/>
+            <a:ext cx="11302370" cy="3979881"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (5)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD5FEEC7-BFEF-EDE1-5C6B-837E491E3C63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8298069" y="155267"/>
+            <a:ext cx="1163983" cy="1163983"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758812929"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="129288" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4131E7E2-726E-3652-E0E8-176798BED3F7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A diagram of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FABA8E15-0AF5-0173-4A08-8615B72CD34C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1042986"/>
+            <a:ext cx="10727564" cy="5494337"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8909B1C-5DE5-9970-23D0-A604A33A89A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F21668D6-C02F-8DC7-1272-6D18F955DAC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.3.2 Backstop Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCA79CC3-33B3-8B16-2A66-3B9EC023EEC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.3 Demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FE1AFE-492F-27D5-BA1B-E441852596AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914775" y="5636134"/>
+            <a:ext cx="1000125" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B633CE0F-008F-D298-7AB9-9FA793B7BED1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6133251" y="4474083"/>
+            <a:ext cx="1000125" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95255864-6E23-5E2A-1A86-8C9657E59C6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7834246" y="4474083"/>
+            <a:ext cx="1000125" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (73)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38B32E1D-B3B4-D0E8-C4CC-9CE5B8D0EC94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9912709" y="51339"/>
+            <a:ext cx="821247" cy="821247"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1349006418"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="45144" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E60518-7D81-AB24-A7A7-D3BD3ADD5C63}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EAF0FA4-158D-D37C-19D2-600B366184F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F0C0E24-06D1-6CB6-04FC-9385F5D8FF06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.3.3 Backstop Technology Parameters </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7D15CC-3B13-CDC1-03A5-75506721A907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.3 Demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{662A7EDE-B2EA-3F51-D09B-1002367CA3F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2036753" y="1237180"/>
+            <a:ext cx="2506672" cy="4914464"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20E95168-9669-06CF-B413-EC375DD14F15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5454453" y="2558472"/>
+            <a:ext cx="5804098" cy="2015936"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>ILO 1: Learn the definitions of activity, capacity, capacity to activity unit in </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:t>Output Activity Ratio (for final electricity demand) = 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>OSeMOSYS</a:t>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:t>Capital Cost [$/kW] = 999999</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>ILO2: Learn the definition of capacity factors in </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:t>Variable Cost [$/GJ] = 999999</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial,Sans-Serif"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>OSeMOSYS</a:t>
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:t>Operational Life [years] = 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2500" dirty="0">
               <a:latin typeface="Open Sans"/>
-              <a:ea typeface="+mn-lt"/>
-[...68 lines deleted...]
-              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (74)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE5E736-4E41-34DF-105C-685FF41EFAC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9986676" y="79525"/>
+            <a:ext cx="956574" cy="956574"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3093787834"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="60096" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934A445C-66C3-046A-928F-9E2C3655A5A4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C95E5EF-F493-4287-8AB4-CE24C2F0803E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C06D6CF7-6CD2-3542-4510-13F856B520A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.3.4 Sourcing Data for Energy Demands </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4103664B-B213-1E6A-28A8-199D8A2F955C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.3 Demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA7DA6B-F3E1-8520-FA70-D83ACB1536B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="644326" y="1835675"/>
+            <a:ext cx="9656961" cy="2631490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Providers of energy balance data and/or demand projections:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>International Energy Agency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>]</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2500" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>International Renewable Energy Agency [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>]</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>United Nations Statistics [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>]</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Asia-Pacific Economic Cooperation [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>]</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="synthesize (75)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188B4131-AAB8-F646-9521-081184070DD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9806682" y="85965"/>
+            <a:ext cx="1150189" cy="1150189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3638416677"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="32568" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28426,51 +18769,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>20</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -28508,236 +18851,117 @@
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
               <a:t>Lecture 4.3 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB083AF-02AE-8D66-43C6-C24C6B427521}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1702579"/>
-            <a:ext cx="9719514" cy="6863417"/>
+            <a:ext cx="9719514" cy="5355312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Taliotis</a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>, Constantinos, </a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:t>, I., Howells, M., Sridharan, V., Usher, W., Shivakumar, A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Gardumi</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0">
-[...113 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>, F. and Ramos, E., Energy projections for African countries, Hidalgo Gonzalez, I., </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Medarac</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Calibri"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>, H., Gonzalez Sanchez, M. and </a:t>
-[...13 lines deleted...]
-              <a:t>, I., editor(s), EUR 29904 EN, Publications Office of the European Union, Luxembourg, 2019, ISBN 978-92-76-12391-0, doi:10.2760/678700, JRC118432</a:t>
+              <a:t>, H., Gonzalez Sanchez, M. and Kougias, I., editor(s), EUR 29904 EN, Publications Office of the European Union, Luxembourg, 2019, ISBN 978-92-76-12391-0, doi:10.2760/678700, JRC118432 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0">
@@ -28783,51 +19007,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409221089"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A30B8C-4952-5635-79D7-B038641E493B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28852,51 +19076,51 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
               <a:t>Exogenous Demand: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" dirty="0"/>
-              <a:t>Demands that are set by the modeller, that must be met and do not change because of the model. For example, cement production per year, railway demand per year, crop demand per year. Exogenous demands can have real historical demands in historic years and then projected demands in future years. </a:t>
+              <a:t>Demands that are set by the modeller, that must be met and do not change because of the model. For example, cement production per year, railway transport demand per year, crop demand per year. Exogenous demands can have real historical demands in historic years and then projected demands in future years. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle: Rounded Corners 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{335AD68B-988E-CD02-411D-02B2D0CC97BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="705851" y="3617495"/>
             <a:ext cx="10090484" cy="2501167"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -29018,109 +19242,216 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.4 Demands in </a:t>
-[...8 lines deleted...]
-              <a:t>OSeMOSYS</a:t>
+              <a:t>4.4 Demand Examples</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize (6)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C2CA7AC-CE59-F7FC-E0A2-B6D9A851C4A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7009420" y="128629"/>
+            <a:ext cx="1303130" cy="1303130"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3666774406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="33576" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 166">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC4A5B6C-40AA-4004-3B12-C28BB9BC0E94}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -29334,3276 +19665,455 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>22</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 10">
+          <p:cNvPr id="5" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E4716C-F6B8-B911-01D5-92770E2A0A13}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582415" y="-615722"/>
-            <a:ext cx="10361809" cy="1397649"/>
+            <a:off x="835429" y="46372"/>
+            <a:ext cx="7651304" cy="1361676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              <a:defRPr sz="6000" kern="1200">
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mj-cs"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="4400" dirty="0">
+              <a:rPr lang="en-GB" sz="4400">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.4 Demands in </a:t>
-[...15 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Picture 11" descr="Diagram&#10;&#10;Description automatically generated">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD298A1-C81B-BDD0-222E-929312E567C2}"/>
-[...113 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65058D21-C313-6A7D-23FF-95D0551DB3AC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="835429" y="1769589"/>
+            <a:ext cx="9737322" cy="4000139"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
             </a:defPPr>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...20 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...151 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>4.4.2 Understanding the logic – Part 2</a:t>
-            </a:r>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: Learn about the characteristics of energy demands</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2: Learn the different types of energy demands </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Understand how energy demands are considered in energy models</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: Learn how to represent energy demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-[...2586 lines deleted...]
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5FA3E3-AB5C-D9FF-9AC5-B337F6BFBF3D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
@@ -32626,51 +20136,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.5.4 </a:t>
+              <a:t>4.4.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Accumulated Annual Demand vs Specified Annual Demand</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -32711,51 +20221,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.5 Demand Examples</a:t>
+              <a:t>4.4 Demand Examples</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40BBE516-215E-0415-74EC-E5DD9B522702}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="350302" y="1530312"/>
             <a:ext cx="11251147" cy="4351338"/>
           </a:xfrm>
@@ -33243,64 +20753,4871 @@
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="28575">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:tailEnd type="triangle"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="synthesize (7)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F99F933B-4D34-11A6-C5FD-5BC9690F156D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9928087" y="258626"/>
+            <a:ext cx="1084470" cy="1084470"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2737030753"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="86088" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="15"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{363A825B-0223-F6BD-4952-A5354CE5DA2C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8796EDDE-07B7-EACB-8628-A1BF624DDE4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787198" y="1011334"/>
+            <a:ext cx="8056839" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.4.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Specified Annual Demand </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9248C8DB-2D34-E235-7E56-500AF266D26D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787198" y="-388159"/>
+            <a:ext cx="9914139" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.4 Demand Examples</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 11" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6EB0E13-839D-D9E1-CEDA-C394C502F664}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1403508" y="1477260"/>
+            <a:ext cx="8997795" cy="4969481"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize (8)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C70D180-418B-3564-708E-950AD7D8D920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7343912" y="45226"/>
+            <a:ext cx="1183861" cy="1183861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166420218"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="22680" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{473913CB-0A04-8130-7326-E63B356D5038}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE319D54-A616-2665-0677-8E82ABFF269D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5805FEF-A02A-DE3B-EE84-0A33E8D0FA41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787198" y="1011334"/>
+            <a:ext cx="8056839" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.4.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Specified Demand Profile for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B8D155-CF29-843B-132C-1E60731AD97D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787198" y="-388159"/>
+            <a:ext cx="9914139" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.4 Demand Examples</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Content Placeholder 9" descr="Chart, histogram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E4278B7-5AD4-6CAA-A65D-24AA53964024}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2416080" y="1696597"/>
+            <a:ext cx="6939034" cy="4204363"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49119A0-4358-C467-EEF9-42086A0A21DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3280012" y="5903719"/>
+            <a:ext cx="1078258" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Winter</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9BD99C4-BF03-D115-1F5E-9B75D8574CDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4894996" y="5903718"/>
+            <a:ext cx="1078258" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Spring</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47A5CCF4-AA1F-2B34-19E2-456C8125E6C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6418997" y="5903719"/>
+            <a:ext cx="1301255" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Summer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A7DFD3-FA70-450A-BDFE-562854C082E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7977116" y="5903719"/>
+            <a:ext cx="1301255" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Autumn</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="15" name="Straight Arrow Connector 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4680B25-BEEA-1C01-7361-A991100281B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2913629" y="5952024"/>
+            <a:ext cx="1536467" cy="1094"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:headEnd type="triangle"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Straight Arrow Connector 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E669CC60-E366-BD0D-DF63-49751B68698F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4495501" y="5952024"/>
+            <a:ext cx="1536467" cy="1094"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:headEnd type="triangle"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Straight Arrow Connector 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285714D9-C093-9BB3-7E9C-77BC37112DCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096667" y="5952024"/>
+            <a:ext cx="1536467" cy="1094"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:headEnd type="triangle"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Arrow Connector 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BBEFEA-9760-D2B4-BBB1-5BEB2EFC8789}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7678540" y="5952023"/>
+            <a:ext cx="1536467" cy="1094"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:headEnd type="triangle"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B8CD75C-2163-AD58-B355-E815C59F99B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2817024" y="2884655"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9258E33A-C1EC-7321-C9ED-C4A6D3066C22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4022720" y="2884654"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82407F98-93D6-3573-E199-B3B26F43CE62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4389252" y="3376579"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94F3F6AD-31EC-BC9B-9F9F-98EEFEE262E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5566011" y="3376578"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14237F2C-3FCB-D5B0-A8E8-03933F28332C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5990416" y="3038984"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71CF7312-E02B-6FCB-94C4-C396358206B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7118947" y="3038983"/>
+            <a:ext cx="934872" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8C1D49-F93A-C17B-0E95-2B108211B3F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7543353" y="3251185"/>
+            <a:ext cx="915581" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2C8DCE-1726-C470-8680-4362B6561929}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8700821" y="3251184"/>
+            <a:ext cx="915581" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Night</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A4FEB9F-0639-B3BC-064E-79C48B06F203}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8170315" y="2633869"/>
+            <a:ext cx="529759" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F364A9D1-EEFB-FEEF-FD28-F87E14668FE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6598087" y="2421666"/>
+            <a:ext cx="529759" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4BDDA52-3B2D-FD13-2FEF-EF2687F82A59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5035505" y="2788198"/>
+            <a:ext cx="529759" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D4E440C-AC1F-5866-7C1B-5335714E85A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3482568" y="2325210"/>
+            <a:ext cx="529759" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (9)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{755C6873-E990-ABFD-1673-912841CE6EFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458934" y="340321"/>
+            <a:ext cx="1032488" cy="1032488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593323937"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="107832" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E627EC86-0A4C-C613-2377-90D54A079DA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="558599" y="11897"/>
+            <a:ext cx="9271198" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.4 Demand Examples</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED64EF70-CD58-70E0-61C5-E0FEEE47A9BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1474820" y="2072036"/>
+            <a:ext cx="9322882" cy="3970318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1 Petajoule (PJ) = 1000 Terajoules (TJ) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1 Petajoule (PJ) = 1,000,000 Gigajoules (GJ) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>3.6 Petajoules (PJ) = 1 Terawatt hour (TWh) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>0.0036 Petajoules (PJ) = 1 Gigawatt hour (GWh)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1 Giga-Watt (GW) = 1000 Mega-Watts (MW)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E8707C-A1A2-359E-9223-5BD9900C5411}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="558599" y="1156576"/>
+            <a:ext cx="9469321" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.4.5 Reminder of Conversions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (10)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{347D4F9E-AC86-CBC7-8DC0-AE993F35FB07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6906591" y="232405"/>
+            <a:ext cx="1124226" cy="1124226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3638704695"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="14976" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 4.4 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AD43E5-AB0E-90F8-06FE-CE5A73D64BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786321" y="1809086"/>
+            <a:ext cx="10172192" cy="2092881"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, November). Defining final energy demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>http://doi.org/10.5281/zenodo.4585689</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918939115"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2892618" y="1"/>
+            <a:ext cx="3647976" cy="6857999"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2072812" y="3820416"/>
+            <a:ext cx="5404776" cy="1062083"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0347511-99B8-8D76-E3EA-14E34AA6B517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8905876" y="4625787"/>
+            <a:ext cx="3006724" cy="1586753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FB0232-BD94-E007-45E6-C8BADA66E1CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8929172" y="4762500"/>
+            <a:ext cx="2965506" cy="1304925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9A6A08-36D0-8CC1-D88D-857F1E5DDF1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9239343" y="2751019"/>
+            <a:ext cx="2339789" cy="1600438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consolidated by:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fernando Plazas-Niño, Kane Alexander, Hannah Luscombe, Lucy Allington, Carla Cannone, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pooya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hoseinpoori</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Alexander Kell, Adam Hawkes, Mark Howells</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.1.1 Energy Sectors </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F14525-3DDE-2933-997D-B2E37D8F8668}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.1 Energy Demand Characteristics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29" name="Group 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550A2C8D-94B4-5693-0BBC-2ED7C8F6ACE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="225450" y="2028765"/>
+            <a:ext cx="11776049" cy="2768812"/>
+            <a:chOff x="1066800" y="2106478"/>
+            <a:chExt cx="9955543" cy="1958188"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Graphic 9" descr="Factory with solid fill">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928B44AC-C5FD-05D1-A6BC-3969BC12A9D4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1066800" y="2106478"/>
+              <a:ext cx="1379349" cy="1392264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Graphic 10" descr="Car with solid fill">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FF446C1-07D9-BB1E-A79F-0B75CDE00DC4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7214462" y="2326039"/>
+              <a:ext cx="1250195" cy="1301856"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Graphic 11" descr="Leaf with solid fill">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0026AAE3-E3EB-A591-D832-F7D4B3459463}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9281708" y="2352675"/>
+              <a:ext cx="1069383" cy="1069383"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="33" name="Graphic 12" descr="Shopping cart with solid fill">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24342D6D-E115-16C5-E095-2C82394D5D02}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5291702" y="2327652"/>
+              <a:ext cx="1121045" cy="1095214"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="34" name="Graphic 13" descr="House with solid fill">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B3D4C2-BE83-0D37-855A-7AC5F32C2B20}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3176917" y="2225137"/>
+              <a:ext cx="1237281" cy="1237281"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Rectangle 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0EC14B7-BFD4-C65F-3F6B-CBE5F89363B2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1080943" y="3727279"/>
+              <a:ext cx="1466191" cy="337387"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Industrial</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Rectangle 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3546E952-316E-8DE4-0107-529D11EB5008}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2951608" y="3727278"/>
+              <a:ext cx="1778027" cy="337387"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Residential</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Rectangle 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69F95EF-E315-7FE7-BBCE-8C8332C075E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4994264" y="3727278"/>
+              <a:ext cx="1891420" cy="337387"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Commercial</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Rectangle 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295FFCE6-1DCB-E0D3-814F-FF6AE10FC0F4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7073621" y="3727279"/>
+              <a:ext cx="1678806" cy="337387"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Transport</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Rectangle 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0260D6-A049-FB0F-CD10-2A16D0B4D81A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9088400" y="3727279"/>
+              <a:ext cx="1933943" cy="337387"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                  <a:latin typeface="Open Sans"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Agriculture</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (62)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD482933-C948-0235-4B7C-36DD6D15A3BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9974880" y="304863"/>
+            <a:ext cx="1215596" cy="1215596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="40224" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C622723E-B43C-96DA-E78F-551E5F8F78BA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11" descr="Chart, line chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92D4F6ED-9EED-255E-DABA-2BEA3710DF5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2314574" y="1355315"/>
+            <a:ext cx="7044703" cy="5123869"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECED3198-5A6F-B2D7-CEDD-8585B3E08358}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BE85950-45B2-F815-AF71-9BD06AD95E76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Variations in Daily Energy Demand </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C634015-360A-EB44-60F3-20A5C080E79E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.1 Energy Demand Characteristics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBC7B08-0CB7-DD24-E4C5-1B27E4C72009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612326" y="6222885"/>
+            <a:ext cx="4309533" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> et al. 2018, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (63)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0611D8-129F-92FF-9822-F38A446D8746}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9860951" y="140683"/>
+            <a:ext cx="1042838" cy="1042838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732431027"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="55992" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F3F07E8-6153-B329-A9CC-EB922CBA8AF7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 8" descr="Chart, line chart&#10;&#10;Description automatically generated">
@@ -33571,56 +25888,168 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>29</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81E1DA0C-6D4A-8AD4-8DD3-7375665D184A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.1.3 Importance of Sector-Specific Demands </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26D876B2-0089-4364-0FBD-95AC6843796B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.1 Energy Demand Characteristics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AE27A4-CD72-50FD-70D6-7CEF165B400B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="6246148"/>
             <a:ext cx="3548332" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -33685,163 +26114,54 @@
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9860950" y="96472"/>
             <a:ext cx="870309" cy="870309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...107 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3041052351"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3931066493"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -33891,1303 +26211,79 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D75FEDD4-AF5C-1381-749D-3C1BBDD17E56}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3">
-[...1228 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3C46F8F-385F-3D4E-9BA2-D8F5F38DE21C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -35401,974 +26497,304 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>31</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
+          <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D228F6A4-4BA4-7A28-D62C-AC1B1CBF58B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="687189" y="799526"/>
-            <a:ext cx="7299523" cy="400110"/>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.6.1 </a:t>
+              <a:t>4.1.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Demands in Reference Energy Systems </a:t>
+              <a:t>Long-Term Variations in Energy Demands </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 10">
+          <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C175B50-4BDA-6781-60EB-0B6088FEB697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="582415" y="-615722"/>
-            <a:ext cx="10361809" cy="1397649"/>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.6 Demands in Modelling </a:t>
-            </a:r>
+              <a:t>4.1 Energy Demand Characteristics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Rectangle 7">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 8" descr="Chart, line chart&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E71F4F6-EE77-52C0-10EA-3D119ADB0F75}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DEED46-5F38-EF0B-8DCF-CF84601F3492}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10629901" y="957263"/>
-[...90 lines deleted...]
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="2255079" y="1479421"/>
+            <a:ext cx="6580890" cy="4935667"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...590 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize (75)">
+          <p:cNvPr id="4" name="synthesize">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188B4131-AAB8-F646-9521-081184070DD8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12E7C1E-6C49-EFB6-4D6E-FD8B3916A5F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9806682" y="85965"/>
-            <a:ext cx="1150189" cy="1150189"/>
+            <a:off x="10153515" y="150594"/>
+            <a:ext cx="1150026" cy="1150026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1349284732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1764617444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="32568" fill="hold"/>
+                                        <p:cTn id="6" dur="63120" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -36383,787 +26809,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-[...735 lines deleted...]
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F422E10-951C-089E-A42D-6FBD65033FBE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -37405,51 +27095,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>35</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB1E6755-3B2B-249C-1084-571FBDBB64E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="995986"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -37459,51 +27149,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4.9.1 The Need for A Reserve Margin</a:t>
+              <a:t>4.1.5 Capacity Expansion Planning </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876A1CAC-BD23-453D-A245-82BD3D7FD809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="150594"/>
             <a:ext cx="10767176" cy="762067"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -37519,94 +27209,76 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.9 Reserve Margin in </a:t>
-[...17 lines deleted...]
-              <a:t> </a:t>
+              <a:t>4.1 Energy Demand Characteristics </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 11" descr="A picture containing chart&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3118D776-A753-65A0-23C2-1E61DD96DD9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1719721" y="1440663"/>
             <a:ext cx="8015427" cy="4793909"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B08A33-BEAF-CADD-EA7F-D3707E5D0749}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -37630,1852 +27302,237 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Taliotis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> et al. 2018, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>image</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>, licensed under </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>CC BY 4.0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...1607 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="synthesize (33)">
+          <p:cNvPr id="5" name="synthesize (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5248E282-5729-A28D-6F38-0384DDEB8651}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76071D72-F2CA-4EA6-0643-8FB4AAE8BA5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8503921" y="335033"/>
-            <a:ext cx="928279" cy="928279"/>
+            <a:off x="10102509" y="150594"/>
+            <a:ext cx="1111115" cy="1111115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1764800261"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206524852"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="24288" fill="hold"/>
+                                        <p:cTn id="6" dur="75792" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="7"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 166">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD4CF2D-D63C-744D-BF9C-398028D4015F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -39689,9040 +27746,1039 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>38</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
+          <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8621AE4C-12EA-AD4E-A463-5D35B0987F15}"/>
-[...48 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA4A2C6-8913-817D-15C2-5445B62F29D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="572885" y="11897"/>
-            <a:ext cx="10714240" cy="1029440"/>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" dirty="0">
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.9 Reserve Margin in </a:t>
-[...17 lines deleted...]
-              <a:t>  </a:t>
+              <a:t>Lecture 4.1References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33293B77-6D76-130B-F5DE-8F01061F17D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512794A9-2AD3-6AA5-E3D9-E62DB796D066}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="643006" y="1710137"/>
-            <a:ext cx="10905988" cy="461665"/>
+            <a:off x="887215" y="1797784"/>
+            <a:ext cx="9843579" cy="4154984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0">
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>To create and customise the UDC, the user chooses</a:t>
-[...5 lines deleted...]
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>:</a:t>
-            </a:r>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Francesco, Shivakumar, Abhishek, Sridharan, Vignesh, Ramos, Eunice, Beltramo, Agnese, … Howells, Mark. (2018, November). Defining final energy demands in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. http://doi.org/10.5281/zenodo.4559206 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olaniyan K, McLellan B, Ogata S, Tezuka T. Estimating Residential Electricity Consumption in Nigeria to Support Energy Transitions. Sustainability [Internet]. 2018 May 5;10(5):1440. Available from: http://www.mdpi.com/2071-1050/10/5/1440 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...341 lines deleted...]
-          <p:cNvPr id="9" name="TextBox 8">
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="A diagram of a computer&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971AF72A-4019-EC73-0B7B-8E02340097F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8228E994-7E5E-335D-6E92-E5C0FF8E99D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="501814" y="1142484"/>
+            <a:ext cx="11013905" cy="5366264"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="934118" y="3952626"/>
-            <a:ext cx="3314700" cy="2308324"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="687189" y="799526"/>
+            <a:ext cx="7299523" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.2.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Demands in Reference Energy Systems </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="-615722"/>
+            <a:ext cx="10361809" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.2 Demands in Modelling </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E71F4F6-EE77-52C0-10EA-3D119ADB0F75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10629901" y="957263"/>
+            <a:ext cx="1042987" cy="5243512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...275 lines deleted...]
-            <a:tailEnd type="triangle"/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="dk1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
-[...125 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="synthesize (34)">
+          <p:cNvPr id="5" name="synthesize (2)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAABD44A-84A5-9294-3A28-D76CE2D59F45}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F3007E9-C581-1CFC-4D99-B12327F18238}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8304396" y="206291"/>
-            <a:ext cx="1072539" cy="1072539"/>
+            <a:off x="7986712" y="99497"/>
+            <a:ext cx="1042987" cy="1042987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1052998086"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3760497915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="37488" fill="hold"/>
+                                        <p:cTn id="6" dur="44808" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="7"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
-</p:sld>
-[...7891 lines deleted...]
-  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
@@ -49257,77 +29313,98 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -49411,50 +29488,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -49511,179 +29593,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71C3DE89-CCC2-43B2-B5E8-0AA4A70858FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDC6CE57-C224-477D-8B3C-396FFCB4B185}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>8524</Words>
+  <Words>4386</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>442</Paragraphs>
-[...1 lines deleted...]
-  <Notes>41</Notes>
+  <Paragraphs>245</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>9</MMClips>
+  <MMClips>18</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="53" baseType="lpstr">
-      <vt:lpstr>Aptos</vt:lpstr>
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
-      <vt:lpstr>Segoe UI</vt:lpstr>
-      <vt:lpstr>Slack-Lato</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...15 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>