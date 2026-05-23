--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,124 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/comments/modernComment_13F_7D19DD09.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="319" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
-    <p:sldId id="338" r:id="rId8"/>
-[...9 lines deleted...]
-    <p:sldId id="320" r:id="rId18"/>
+    <p:sldId id="295" r:id="rId8"/>
+    <p:sldId id="343" r:id="rId9"/>
+    <p:sldId id="297" r:id="rId10"/>
+    <p:sldId id="344" r:id="rId11"/>
+    <p:sldId id="277" r:id="rId12"/>
+    <p:sldId id="339" r:id="rId13"/>
+    <p:sldId id="303" r:id="rId14"/>
+    <p:sldId id="325" r:id="rId15"/>
+    <p:sldId id="340" r:id="rId16"/>
+    <p:sldId id="327" r:id="rId17"/>
+    <p:sldId id="341" r:id="rId18"/>
+    <p:sldId id="342" r:id="rId19"/>
+    <p:sldId id="328" r:id="rId20"/>
+    <p:sldId id="326" r:id="rId21"/>
+    <p:sldId id="285" r:id="rId22"/>
+    <p:sldId id="306" r:id="rId23"/>
+    <p:sldId id="307" r:id="rId24"/>
+    <p:sldId id="308" r:id="rId25"/>
+    <p:sldId id="329" r:id="rId26"/>
+    <p:sldId id="289" r:id="rId27"/>
+    <p:sldId id="290" r:id="rId28"/>
+    <p:sldId id="310" r:id="rId29"/>
+    <p:sldId id="311" r:id="rId30"/>
+    <p:sldId id="312" r:id="rId31"/>
+    <p:sldId id="313" r:id="rId32"/>
+    <p:sldId id="294" r:id="rId33"/>
+    <p:sldId id="320" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -313,51 +352,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="XLNyQRxz6MtJrl1CtjUi6A==" hashData="R8DoILslLiwiKhwkJXrhYfDbNzsxviCWM9Nubetlz3XPTlwru2jMgl2sXLKbZPFOZ/4Ub6jSfEj5+FflDhVfOQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId33" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId36" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
@@ -1140,2753 +1179,712 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="56863" autoAdjust="0"/>
+    <p:restoredTop sz="64387" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="38" d="100"/>
-          <a:sy n="38" d="100"/>
+          <a:sx n="32" d="100"/>
+          <a:sy n="32" d="100"/>
         </p:scale>
-        <p:origin x="2381" y="259"/>
+        <p:origin x="1948" y="256"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-20T16:45:58.504" v="14996" actId="20577"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="custSel addSld delSld modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:34:12.474" v="272" actId="14100"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:10:02.772" v="10560" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:21:18.636" v="16"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:10:02.772" v="10560" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:21:18.636" v="16"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="264"/>
             <ac:spMk id="6" creationId="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:20:59.220" v="11689" actId="20577"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:22.044" v="20" actId="255"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:24.477" v="10467" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:22.044" v="20" actId="255"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1972824460" sldId="272"/>
-            <ac:spMk id="7" creationId="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
+            <ac:spMk id="6" creationId="{241A6CF0-A6F4-015B-366A-5280488663B7}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...30 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T16:17:39.791" v="11" actId="20577"/>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:15.705" v="19"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1409221089" sldId="277"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:31:13.880" v="10354" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:30:36.035" v="24"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="964061756" sldId="285"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:30:40.703" v="26"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="984892966" sldId="289"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1424569127" sldId="290"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3918939115" sldId="294"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod delAnim modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:35:46.490" v="13315" actId="20577"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:15.705" v="19"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2016750941" sldId="311"/>
+          <pc:sldMk cId="2220682669" sldId="295"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:39:21.128" v="11325"/>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:15.705" v="19"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3231046899" sldId="297"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:19:48.975" v="159" actId="478"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2408560291" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:41.279" v="47" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2016750941" sldId="311"/>
-            <ac:spMk id="4" creationId="{DFBD0E43-C607-D49C-4379-4D4B57A73D4F}"/>
+            <pc:sldMk cId="2408560291" sldId="303"/>
+            <ac:spMk id="2" creationId="{22D93653-A664-0C14-958E-ABEBBEB3C946}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:36:59.652" v="10559" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:33.698" v="39" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2016750941" sldId="311"/>
-            <ac:spMk id="7" creationId="{9945814B-CB8A-344A-400D-ADB8D5D7025A}"/>
+            <pc:sldMk cId="2408560291" sldId="303"/>
+            <ac:spMk id="8" creationId="{76C98067-1AA8-B2F2-ED0E-9FC1CE871FBC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...16 lines deleted...]
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:15:46.072" v="11482" actId="732"/>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:19:48.975" v="159" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2016750941" sldId="311"/>
-            <ac:picMk id="14" creationId="{77BF88E8-2ACC-BFBF-E9ED-86CB7C13BD07}"/>
+            <pc:sldMk cId="2408560291" sldId="303"/>
+            <ac:picMk id="4" creationId="{F3F71DC2-92C1-C395-6AC2-E2080F4892BB}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:31:00.179" v="10350" actId="2696"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:04.123" v="264" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1835005627" sldId="312"/>
-[...6 lines deleted...]
-          <pc:sldMk cId="1800705768" sldId="313"/>
+          <pc:sldMk cId="3562097585" sldId="306"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:36:33.273" v="10539" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:50:52.421" v="111" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1800705768" sldId="313"/>
-[...30 lines deleted...]
-            <ac:spMk id="3" creationId="{8C6CB6C1-0C11-B640-4EE0-65AE4E6731FE}"/>
+            <pc:sldMk cId="3562097585" sldId="306"/>
+            <ac:spMk id="5" creationId="{D867C9BE-56A8-8754-FEAC-ABBF9350652D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:37:30.915" v="11239" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:50:45.864" v="107" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3391557321" sldId="314"/>
-            <ac:spMk id="10" creationId="{663A9543-99BC-C15E-0A47-3805E39DF1C0}"/>
+            <pc:sldMk cId="3562097585" sldId="306"/>
+            <ac:spMk id="6" creationId="{A033568B-F7CD-0A3F-6203-A6C0ED135DA1}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:04.123" v="264" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3562097585" sldId="306"/>
+            <ac:picMk id="2" creationId="{CB78AFAE-3184-8813-A002-2BB005FD85CD}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-20T16:24:29.238" v="13900" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:26.683" v="267" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3878126477" sldId="315"/>
+          <pc:sldMk cId="3702898315" sldId="307"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:37:58.691" v="11244" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:51:02.424" v="119" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3878126477" sldId="315"/>
-            <ac:spMk id="7" creationId="{BBA0CB7D-F8FD-31E3-8F2A-18A5F4D7EFBE}"/>
+            <pc:sldMk cId="3702898315" sldId="307"/>
+            <ac:spMk id="5" creationId="{CC7DD295-7885-B884-6599-792F9D2DC338}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:39:08.868" v="11321" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:50:57.913" v="115" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3878126477" sldId="315"/>
-            <ac:spMk id="8" creationId="{C28BFCDD-2AFA-BCA8-27A9-7834905E2E6E}"/>
+            <pc:sldMk cId="3702898315" sldId="307"/>
+            <ac:spMk id="6" creationId="{59DEE7E1-9BE5-5C10-4306-3C2574BC9602}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:13:35.264" v="4690" actId="20577"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:26.683" v="267" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3702898315" sldId="307"/>
+            <ac:picMk id="7" creationId="{69E10A83-8CDC-2309-ED41-9333AF874CB6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:56.615" v="270" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="544503613" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:51:17.819" v="127" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3878126477" sldId="315"/>
-            <ac:spMk id="13" creationId="{F47A4BE5-1A36-4590-BE52-2772A0B190DF}"/>
+            <pc:sldMk cId="544503613" sldId="308"/>
+            <ac:spMk id="5" creationId="{35E030D9-0A62-649F-64EF-3F3FD817327D}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:58.375" v="10494" actId="1076"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:51:08.151" v="123" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3878126477" sldId="315"/>
-            <ac:spMk id="14" creationId="{61B94156-CD91-C369-DC57-72CCDB0F8EA5}"/>
+            <pc:sldMk cId="544503613" sldId="308"/>
+            <ac:spMk id="6" creationId="{B10DF0CD-80E0-5C32-FE4E-6C20DCEE6A73}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:33:56.615" v="270" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3878126477" sldId="315"/>
-[...2 lines deleted...]
-        </pc:spChg>
+            <pc:sldMk cId="544503613" sldId="308"/>
+            <ac:picMk id="7" creationId="{E5094618-786D-505B-1CA8-3759E0A28B39}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:31:03.501" v="10351" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2799433878" sldId="316"/>
+          <pc:sldMk cId="3837557006" sldId="310"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:31:08.074" v="10352" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2028552158" sldId="317"/>
+          <pc:sldMk cId="2942730359" sldId="311"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:31:10.601" v="10353" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2995974856" sldId="318"/>
+          <pc:sldMk cId="3344097696" sldId="312"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:31:11.643" v="27"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="541767186" sldId="313"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T07:08:04.380" v="11328" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T02:42:36.881" v="12" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2098846985" sldId="319"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T07:08:04.380" v="11328" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T02:42:36.881" v="12" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2098846985" sldId="319"/>
             <ac:spMk id="7" creationId="{E3089F57-5DE2-C286-1F56-DAA6C5D6D368}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:24:07.352" v="11856" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:21:18.280" v="162" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3472041947" sldId="321"/>
+          <pc:sldMk cId="1898835574" sldId="325"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:34.188" v="10473" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:57.105" v="55" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3472041947" sldId="321"/>
-            <ac:spMk id="4" creationId="{5E61A2FA-CF89-E02F-AC08-CD327F6557D7}"/>
+            <pc:sldMk cId="1898835574" sldId="325"/>
+            <ac:spMk id="7" creationId="{63C21B02-8836-F7CF-CBA8-746734E4C56E}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:37:37.422" v="11241" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:51.301" v="51" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3472041947" sldId="321"/>
-[...8 lines deleted...]
-            <ac:spMk id="10" creationId="{539D0DB8-AD8B-6976-0600-11B42A134B66}"/>
+            <pc:sldMk cId="1898835574" sldId="325"/>
+            <ac:spMk id="8" creationId="{594A90F0-A5BD-68DD-CB4B-965E2121B633}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T18:13:23.432" v="2596" actId="14100"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:21:18.280" v="162" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3472041947" sldId="321"/>
-[...8 lines deleted...]
-            <ac:picMk id="9" creationId="{554C95FB-1EE6-67E7-5E16-54F7FF4BEFD2}"/>
+            <pc:sldMk cId="1898835574" sldId="325"/>
+            <ac:picMk id="3" creationId="{51704263-BB95-3680-130F-5491D0EF6D09}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:22:28.823" v="11823" actId="113"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:30:17.642" v="260" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2521202721" sldId="322"/>
+          <pc:sldMk cId="2083196506" sldId="326"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:30.207" v="10471" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:48:12.228" v="99" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2521202721" sldId="322"/>
-            <ac:spMk id="5" creationId="{6EAD6E8D-70F8-27B6-D105-9210759C22A2}"/>
+            <pc:sldMk cId="2083196506" sldId="326"/>
+            <ac:spMk id="2" creationId="{82B927A4-CA68-289C-D479-E4053AF85875}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:28.197" v="10469" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:48:22.165" v="103" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2521202721" sldId="322"/>
-[...8 lines deleted...]
-            <ac:spMk id="9" creationId="{B759D9D8-AE5C-E1A1-18C7-C109F62F192E}"/>
+            <pc:sldMk cId="2083196506" sldId="326"/>
+            <ac:spMk id="6" creationId="{94601D05-6A7C-00E3-1699-B674CAFB10D0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T17:59:50.574" v="694" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:30:17.642" v="260" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2521202721" sldId="322"/>
-            <ac:picMk id="8" creationId="{48D7EC53-B5D5-7303-FF97-1763651DE10D}"/>
+            <pc:sldMk cId="2083196506" sldId="326"/>
+            <ac:picMk id="3" creationId="{C9709A83-1EA9-3EA7-9807-3E45E89D6D0D}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:25:08.450" v="12007" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:23:18.660" v="168" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="394167884" sldId="323"/>
+          <pc:sldMk cId="3733035458" sldId="327"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:18:39.897" v="10818" actId="1076"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:24.943" v="71" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="394167884" sldId="323"/>
-            <ac:spMk id="2" creationId="{7F7A2AA2-9670-AE0B-4F49-C5BB790EE563}"/>
+            <pc:sldMk cId="3733035458" sldId="327"/>
+            <ac:spMk id="4" creationId="{620331A7-04DA-710B-A5C2-D9DD18BDE0B0}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:35:41.508" v="10477" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:18.817" v="67" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="394167884" sldId="323"/>
-[...16 lines deleted...]
-            <ac:spMk id="8" creationId="{AFC04701-31EC-4006-EF7F-8489CB9C7AAD}"/>
+            <pc:sldMk cId="3733035458" sldId="327"/>
+            <ac:spMk id="6" creationId="{733B6916-CA54-3132-4AF6-1F6F052493A6}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:00:57.038" v="3566" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:23:18.660" v="168" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="394167884" sldId="323"/>
-            <ac:picMk id="7" creationId="{B60C5CC0-A5E1-AB27-FB50-DBAFD6B73BF2}"/>
+            <pc:sldMk cId="3733035458" sldId="327"/>
+            <ac:picMk id="2" creationId="{88087F3C-36E5-A013-A66F-184B3D129C0F}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod delAnim modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-07T13:30:55.257" v="12747" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:29:38" v="257" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1094448713" sldId="324"/>
+          <pc:sldMk cId="2854118937" sldId="328"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:39:15.030" v="11323"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:spMk id="2" creationId="{8E257380-9C25-A296-7DD0-6F68750F6489}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="7" creationId="{BFC57281-FC39-C747-C631-A49FA324382A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-03T06:36:12.219" v="10507" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:spMk id="7" creationId="{BBA0CB7D-F8FD-31E3-8F2A-18A5F4D7EFBE}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="9" creationId="{B51DA581-E5A5-1F74-6532-363F88C20A1C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:38:31.619" v="6777" actId="1036"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-[...8 lines deleted...]
-            <ac:spMk id="11" creationId="{8A67B997-A749-6D84-1D0E-14E8C8B608C1}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="11" creationId="{C7F0FAB1-818D-E0DE-F6BC-4F029EAE0159}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:38:16.340" v="6754" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:spMk id="12" creationId="{9D95A08E-4208-7178-AD6E-13E80B160A0A}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="12" creationId="{773BA161-CE3F-BF56-82A8-01DDC5407577}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="13" creationId="{0FA92AF7-6321-A600-92FD-D39C25589525}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="14" creationId="{845FADFB-0CF7-BCE8-6EF7-89962D7F78A0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="15" creationId="{17DE6C98-0B4D-A697-3F75-219F3A2738E7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:48:05.478" v="95" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="16" creationId="{23977353-F817-EB11-384C-29E951CBF8A6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:59.624" v="91" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:spMk id="17" creationId="{06FCE4B0-4FDA-67E8-84D8-8ED6DF14C4C0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:19:13.328" v="10821" actId="14100"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:29:38" v="257" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:picMk id="14" creationId="{EAF14488-7D2A-77CB-0731-776CD9F983B4}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:picMk id="2" creationId="{9CC7AFC3-C581-21F1-44B4-1FCA4E3D0729}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add mod ord">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:37:59.046" v="6740" actId="167"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:picMk id="16" creationId="{6AF8072D-7DD6-8622-46B0-68843F8C57D9}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:picMk id="6" creationId="{E2DAB455-92DE-6510-FE3E-352D5FB8336F}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:cxnChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-01T21:38:07.467" v="6743" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
           <ac:cxnSpMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1094448713" sldId="324"/>
-            <ac:cxnSpMk id="10" creationId="{DB7B9322-D5FD-26DD-4047-A3DED49E6216}"/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:cxnSpMk id="8" creationId="{637154AE-56B2-2A37-5EEE-D5D30245B220}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:38.789" v="254" actId="1038"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2854118937" sldId="328"/>
+            <ac:cxnSpMk id="10" creationId="{F1677E91-FE24-DEF3-907A-46E9E39B574C}"/>
           </ac:cxnSpMkLst>
         </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="add del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:14:56.765" v="10600" actId="2696"/>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:34:12.474" v="272" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2026951357" sldId="325"/>
-[...6 lines deleted...]
-          <pc:sldMk cId="2514292640" sldId="338"/>
+          <pc:sldMk cId="356220732" sldId="329"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-20T16:31:05.616" v="14124" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:51:33.091" v="135" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2514292640" sldId="338"/>
-[...8 lines deleted...]
-            <ac:spMk id="3" creationId="{A1756F8C-93C6-CC3E-6872-73CD8CC8BDCA}"/>
+            <pc:sldMk cId="356220732" sldId="329"/>
+            <ac:spMk id="5" creationId="{BB9801B7-30C5-94BA-D6DE-36A383FD238C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{377A0D86-FDDB-4D68-91ED-2CAB22974F85}" dt="2025-07-04T06:37:20.801" v="11227" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:51:28.695" v="131" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2514292640" sldId="338"/>
-            <ac:spMk id="4" creationId="{B9F68DB5-ABB7-E0BE-2801-6F2436E5189C}"/>
+            <pc:sldMk cId="356220732" sldId="329"/>
+            <ac:spMk id="6" creationId="{95170EDF-357C-253A-1689-A5E058B049AD}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:34:12.474" v="272" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="356220732" sldId="329"/>
+            <ac:picMk id="7" creationId="{B7B11B34-D212-FD4F-8A97-174021CDFBB2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:55:03.452" v="157" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1445123668" sldId="339"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:17.801" v="35" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1445123668" sldId="339"/>
+            <ac:spMk id="4" creationId="{841E4332-8359-5282-0018-B523BD05577E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:46:10.836" v="31" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1445123668" sldId="339"/>
+            <ac:spMk id="5" creationId="{8AB62880-E728-8987-7EB5-D1A87EFD5BFB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:55:03.452" v="157" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1445123668" sldId="339"/>
+            <ac:picMk id="2" creationId="{5ADCA136-11F4-606B-A215-97290E3FD66F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:22:21.803" v="165" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3044101332" sldId="340"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:09.613" v="63" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3044101332" sldId="340"/>
+            <ac:spMk id="4" creationId="{0A7723C3-AA05-FE09-EC1C-20ABF6C31D83}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:04.222" v="59" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3044101332" sldId="340"/>
+            <ac:spMk id="5" creationId="{6D647275-D783-E5AA-BC40-2C63813B2D93}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:22:21.803" v="165" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3044101332" sldId="340"/>
+            <ac:picMk id="2" creationId="{1BA61DD8-5CCC-1852-EA4D-A89344928370}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:27:14.097" v="239" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1484574324" sldId="341"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:39.257" v="79" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1484574324" sldId="341"/>
+            <ac:spMk id="4" creationId="{BE37A238-D045-DCF8-24D8-039A7BA62D28}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:33.803" v="75" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1484574324" sldId="341"/>
+            <ac:spMk id="5" creationId="{3434EFA9-3200-BED5-9943-F72AAD70F6F7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:27:14.097" v="239" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1484574324" sldId="341"/>
+            <ac:picMk id="2" creationId="{133A473B-DC4F-6630-09AF-0E2ABD20B96B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:27.061" v="242" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1647134179" sldId="342"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:49.316" v="87" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1647134179" sldId="342"/>
+            <ac:spMk id="4" creationId="{B8EF5F6D-CA76-5247-E723-0475158AE61F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-23T23:47:44.863" v="83" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1647134179" sldId="342"/>
+            <ac:spMk id="5" creationId="{2FF97CF3-D498-E24E-E41A-DB11248C9DB4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T00:28:27.061" v="242" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1647134179" sldId="342"/>
+            <ac:picMk id="2" creationId="{DEE0A381-D631-92BF-1FE4-B1EC0EED5E6D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:15.705" v="19"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2241606503" sldId="343"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T04:26:15.705" v="19"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4185834278" sldId="344"/>
+        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
-  <pc:docChgLst>
-[...81 lines deleted...]
-  </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...2059 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -5322,52 +3320,116 @@
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -5535,78 +3597,356 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>    Capacity to activity unit is the maximum amount of activity 1 unit of capacity can produce in a year. For certain technologies the capacity to activity unit is set. For example, 1GW of capacity can only generate a maximum of 31.536 PJ of activity in a given year as shown in the equation above. Similarly, in industry for example if your capacity unit is Mt/year. Then you know that 1 unit of capacity will produce 1 Mt of activity in a year. The only case where things are a bit different is in the transport sector where you have a known activity (e.g. number of kilometre-metres travelled by cars) and a known capacity (e.g. total number of cars on the road) which means you would have to calculate the capacity to activity unit by dividing the activity by the capacity values.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2228915405"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>      An important parameter in the relationship between capacity and activity is the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="1" dirty="0"/>
+              <a:t>capacity factor. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0"/>
+              <a:t>In</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0" err="1"/>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0" err="1"/>
+              <a:t>SeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>, the capacity factor is the ratio of actual output of a technology to its maximum possible output over a specific time period. It reflects how much a technology is actually used compared to its full potential, accounting for availability, downtime, or resource variability (like the variability of the sun, wind, and water flow). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>The energy produced (activity) varies based on the capacity factor, as shown in the example.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1064787303"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE65A37-1A51-EB5D-8D33-2858F233E29A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83165EB2-E643-C1FF-6A9F-00C923C7688E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C3E787F-FDC9-4B7D-7A80-AAE4458A5BE6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B877EB48-3C48-34C9-586F-4BD6A7168FFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -5619,343 +3959,1237 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDBB86B-55B7-B11A-F026-5A67A7014606}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB907D05-BCFE-A4B1-9FC8-5571D334A9F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>     As mentioned before calibration can be achieved through the </a:t>
-[...7 lines deleted...]
-              <a:t> parameter. This parameter ensures that a technology produces at least a specified minimum amount of energy in a given year. For instance, if the biomass stove technology has a lower limit set to 20 PJ in 2023, the model will generate an activity where biomass stoves produce at least 20 PJ of cooking service in that year. While the technology may produce more than 20 PJ, the parameter guarantees a minimum production level without restricting maximum output.</a:t>
+              <a:t>In this example, the first step is to calculate the number of hours in one day. Since one day equals 24 hours, we then calculate the energy produced by multiplying the installed capacity of 240 MW by the 24-hour period and the capacity factor of 0.55. This provides us with the amount of energy production the hydroelectric plant can produce in one day, which is 3,168 MWh.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Typically, we use the ‘Total Technology Annual Activity Lower Limit’ parameter to calibrate only the base year using something like the energy balance, however, there are two common times this parameter is additionally used for calibration, this is:</a:t>
-[...136 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>If the capacity factor was 1 instead of 0.55 (the plant was able to run constantly throughout the day) then the energy production would be much higher at 5, 760 MWh. However, in reality there might not be a lot of water flow at a particular time of the day or there might be other constraints which result in the plant only being use for a little over half its full potential, resulting in a lower level of possible activity.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACA7D61-7BBC-8635-D0DA-E5100508DE5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B784D2-E8AD-4F02-FC79-574072151DCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>11</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3357498171"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="811914204"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>      The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>InputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is used to specify how much of an input is needed to support the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Technology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. It specifies how many units of input are needed for each unit of activity. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>      As an example, consider a natural gas fired power station with a conversion efficiency of 50%. The input to the plant is natural gas and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> represents electricity generated. This means that for every unit of electricity generated, 2 units (1/50%) of natural gas are needed. Consequently, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>InputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>should be set to 2 in this case. This parameter is time dependent and can vary from year to year. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>     The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>InputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is specified for each technology/commodity combination. If a technology has 2 or more input commodities, then that technology would have a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>InputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> for each commodity that is needed. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OutputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is used to specify how much output is generated from the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Technology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. It specifies how many units of output are produced for each unit of activity. This parameter is time dependent and can vary from year to year. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>      As an example, consider maize cultivation. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> of the maize cultivation could represent how much land is planted with maize (measured in hectares), while the output would be the number of tonnes of maize produced. If 1,000 hectares of maize cultivation yields 4,500 tonnes, then the ratio of output to activity is 4.5 (4,500/1,000). Consequently, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OutputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>should be set to 4.5 tonnes per hectare in this case. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>     The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OutputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is specified for each technology/commodity combination. If a technology has 2 or more output commodities, then it would have an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OutputActivityRatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>for each commodity. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>      It is important to note however, that typically if the input activity ratio has a specific value then the output activity ratio is 1 and vice versa. This helps normalize the activity and define it for 1 unit (e.g. how much input is needed for 1 unit of output or vice versa) making it easier to scale. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>For example, if you know that you need 1.389 PJ of biomass to produce 1 PJ of heat in a biomass heater then the input activity ratio is 1.389 and the output activity ratio is 1. This is typically how it is represented in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> model.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      Technologies can also have multiple input activity ratios and multiple output activity ratios as mentioned above. For example, industry plants typically need both electricity and heat to produce their product. Therefore, if you know 1.263 PJ of electricity and 6.113 PJ of heat are needed to produce 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Mton</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> of steel. Then your input activity ratio for electricity will be 1.263 and for heat will be 6.113 and your output activity ratio for steel will be 1.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Another important example to note is the transmission technology input and output activity ratios. Transmission and distributions represent the transport of electricity and sometimes fuels from power plants to end-users. Transmission and distribution systems are never 100% efficient and there are typically always losses. This could be from heat losses, illegal wire tapping etc. Therefore, the output of the transmission technology is typically less than the input, so we model this by giving the technology an output activity ratio of 1 and an input activity ratio of 1.02 if it experiences 2% losses (1/0.98=1.02) or 1.042 if it experiences 4% losses (1/0.96=1.042) and so on. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>These examples are not exhaustive.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789641657"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      Although not applicable always (e.g. when modelling crops and land) – typically the relationship between the input and output activity ratios gives you the efficiency of a technology.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For example, a coal-fired power plant takes the input fuel of coal and produces the output fuel of electricity. It is important to remember that the efficiency of a power plant is equal to the Output Activity Ratio divided by the Input Activity Ratio. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> it is typical to set the Output Activity Ratio to 1 and adjust the Input Activity Ratio accordingly. If the Output Activity Ratio is 1, the efficiency of a power plant is therefore equal to 1 divided by the Input Activity Ratio. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>One might argue that you could also set the Input Activity Ratio to 1 instead and then adjust the Output Activity Ratio to get the same efficiency. This would be correct from a fuel use point of view but it would destroy the capacity outputs of the model and the economics of that technology since the capacity of a technology in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is typically determined based on the output activity ratio being set to 1.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="128129016"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CEEA56-5649-3D56-0551-942FDD77D05B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C4FCBB7-A03F-A786-29F2-50E3A81041C4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01289AAF-CE9A-36D7-9730-48B8EDBE6AD0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B18F371-C543-435C-5A78-BB9457F4768A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -5968,201 +5202,318 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35CA1073-20DD-9E14-72DB-7C9FA10A1B9D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1155F1AB-28D5-681D-F5AC-ADCBB8B4EC6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>      During the calibration years, we add all existing capacities and energy productions to replicate the expected historical behavior. At the same time, we ensure that technologies not included in the energy mix during those years are not installed.</a:t>
+              <a:t>      In this example, we have data indicating that a coal power plant produces 4 GJ of electricity using 10 GJ of coal. To calculate the plant’s efficiency, we divide the output energy by the input energy, yielding a value of 0.4 or 40%. The input activity ratio is then computed as the inverse of the efficiency, which is 1 divided by 0.4, equaling 2.5. The output activity ratio remains 1.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...20 lines deleted...]
-            </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>      By setting </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>     This means that 2.5 GJ of coal is required to produce 1 GJ of electricity. To calculate the coal needed to produce 25 GJ of electricity, we use the input/output activity ratio, resulting in 62.5 GJ of coal.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A14302AA-B580-80E2-BF89-8617949B9DAC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50D9BED7-3086-21C3-53BC-94F51AB20FC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2230242427"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528099190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      The input and outputs of technologies are set up in the configuration page of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> interface (MUIO) under the technologies tab. The commodities you select in the Input Activity Ratio column are the commodities going into your technology (commodities the technology needs to function) and the commodities you select in the Output Activity Ratio column are the commodities going out of the technology (produced by the technology).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3709556514"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6284,177 +5635,543 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3714309687"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02DED322-EDB4-B546-74DA-89673B133338}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{023719BE-FE8F-53A4-7010-B9C73B2851FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900C7334-E78F-E8DE-33FD-30E7D0A6C6B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As well as defining the performance of a technology, it is important to define its costs. Technologies can require initial investments, as well as have costs that occur annually. In OSeMOSYS technology costs are split into 3 categories: variable costs (occurring annually), fixed costs (occurring annually) and capital costs (initial costs of the technology). This diagram shows the units of each of these costs and some examples of what they represent - we will look at each cost in more detail in the following slides. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Another potential cost that isn’t mentioned above is emission costs. This isn’t typically applied unless a user wants to apply a cost penalty for each unit of emissions produced in the model.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D637AE6-32F6-492B-2416-7444380031B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
-[...8 lines deleted...]
-              <a:t>14</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2400586295"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87DB8770-8592-CAD1-CC32-B1C14C25700E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C6CDDAA-A342-275F-01EF-3EC098B9083F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5FA6000-2309-E75B-0F9E-6D41643EAD04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Capital Cost represents the initial cost of buying the technology and is defined as a function of technology capacity, using the unit $/kW. This includes the costs of the initial investments for the technology up until the point where it can start running. For example, the capital cost for a power plant would typically include the costs of planning and design; parts, machinery and building; construction; and commissioning and certification. Capital costs for some technologies, for example renewable technologies like solar PV, are likely to change in the future as shown in this diagram, and so the capital cost is defined for each model year in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C03F5FA-C5D0-ACD0-CD57-9142E739B24B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2941367974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6519,80 +6236,131 @@
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>      Model calibration involves adjusting parameters to ensure that the model's outputs align with historical real-world data. In the case of </a:t>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>A technology represents a process (or group of processes) that:</a:t>
+            </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>     However, we typically calibrate energy production and capacity while conducting a sense-check on emissions, rather than primarily calibrating emissions. This is because emissions are a direct consequence of energy production and use, properly calibrating energy production and consumption should result in aligned emission levels. This is because fossil fuel combustion—and its associated emissions—is directly proportional to energy use.</a:t>
-            </a:r>
+              <a:t>Supplies or produces a form of energy or energy service, for example oil imports or extraction, or a natural gas stove to supply cooking service</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Converts one form of energy into another or into an energy service, for example conversion of crude oil to oil products, oil products to electricity or electricity to heat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transfers, transmits or distributes a form of energy, for example electricity transmission technologies</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As we have seen previously, each box in a Reference Energy System represents a technology.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -6639,915 +6407,79 @@
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...835 lines deleted...]
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C152442-5A4E-6441-F998-2B9604FB5550}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18EA156-9D9B-DE15-80D4-8E8BCDFA983E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8496509E-AE3E-B70C-152A-92DD7F5B5D73}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3711EC3-7B3F-E243-8D08-E4201256B783}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -7560,524 +6492,236 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7345F52B-560C-C07D-3A36-DC84339D4E99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A60157CA-BB67-D391-3A98-52A1602719A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...43 lines deleted...]
-          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:br>
-[...64 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>n the power sector, where individual power plants can be identified and decommissioning schedules are often available, estimating future residual capacity is straightforward. If the current capacity of a plant type is 600 MW in 2026 and a 50 MW plant is decommissioned in 2027, the residual capacity for 2027 would be 600 - 50 = 550 MW.</a:t>
-[...22 lines deleted...]
-            </a:endParaRPr>
+              <a:t>The Fixed Cost is an annual cost defined as a function of technology capacity per year, using the unit $/kW/yr. This includes regular costs associated with the technology every year. For example, the fixed cost for a power plant would typically include the costs of paying workers’ salaries; regular operations and maintenance; taxes and insurance.  As for capital costs, fixed costs for some technologies may be expected to change in the future, and so the fixed cost is also defined for each model year in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. This diagram shows the fixed costs for different power plant types used in the TEMBA energy modelling study for Africa.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...161 lines deleted...]
-            </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8622DB32-13C2-691E-0053-CD84BAFBC11D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6530D335-E611-0B56-B540-0AFEBA1B0400}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>9</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="835877868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3119830380"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C152442-5A4E-6441-F998-2B9604FB5550}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85E12ABC-0C9F-4E7D-7ED5-1CB3F353079B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8496509E-AE3E-B70C-152A-92DD7F5B5D73}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E80773-049F-86A3-7401-41D30EE0A712}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -8090,169 +6734,3665 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7345F52B-560C-C07D-3A36-DC84339D4E99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38F0D640-8689-ABB5-53DD-18DC1BD8F5A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Variable Cost is defined as a function of technology activity, using the unit $/GJ. This includes the costs only associated with the technology’s activity, namely costs only incurred when a technology produces its output fuel/commodity. For example, the variable cost for a power plant is largely the cost of the power plant’s input fuel, as well as the costs of any other consumables like chemicals that are needed for the power plant to operate. This means that wind, solar PV and hydropower technologies often have variable costs of 0 as they do not require any fuels. As we will see in the next part of this lecture, the variable cost for primary energy supply technologies is the price of the commodity/fuel being supplied. For example, a Coal Imports technology would have a variable cost equal to the price of imported coal in each year. This diagram shows example fuel cost projections, which could be used for the variable costs for primary energy supply technologies. As we can see in the diagram, variable costs, especially fuel prices, may also change over time and so are defined for each model year in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8622DB32-13C2-691E-0053-CD84BAFBC11D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE24CFC-DDDE-469E-A571-85BDF862E958}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3026692443"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="399368692"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Primary energy supply technologies typically represent one of two processes:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The domestic extraction or production of fuels, for example domestic coal production.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Importation of fuels, for example coal imports.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fuels can include: coal, oil, oil products (such as diesel), natural gas, uranium, biomass, and more. By convention, for each fuel considered we typically include one import technology and one domestic production technology, as shown in this diagram. However, sometimes we may want to adjust this. For example if we are modelling for a country with no domestic coal reserves, we could simply exclude the domestic coal production technology. Or we may want to include two versions of a technology to represent different options. For example we could have separate technologies for importing natural gas via pipeline and via Liquefied Natural Gas transport, since these have different costs. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2744258463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B22347AB-5A7D-208C-61DB-6CB54D71F997}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0354BB-6DE0-1B4B-32D7-06B523436C2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B40F0F98-2964-9168-1818-EF7D5566D7EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As shown in this diagram, Primary Energy Supply Technologies are typically represented in Reference Energy Systems by a technology (box) with only output fuels/commodities (lines) and no input fuel/commodities. For example, the coal extraction technology has no input fuel and produces coal as its output fuel. Usually positioned furthest left on Reference Energy System diagrams, we can think of primary energy supply technologies as the first step in the energy system; they produce the fuels used by other technologies to provide energy services and meet the demands usually found on the far right of Reference Energy System diagrams. As a reminder of our generic naming convention, primary energy supply technologies typically have a 6-letter name with the first segment being M.I.N for domestic fuel extraction or production technologies or I.M.P for import technologies, and the second segment being the code for the commodity/fuel being produced. Examples can be seen on this diagram. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5254A1C-5391-F016-7531-ED350A7EB66E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4072714419"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1B7E77-8844-7135-BE73-EC4A0BFEE6EB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23B2EDD3-05CE-8C89-F297-F83C52B0CC7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AF424D6-83DA-9DC9-005E-171C5E03BC26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, primary energy supply technologies are typically characterized by these key parameters:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Output Activity Ratio: as explained earlier, this defines which fuel the technology provides and at what rate.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Variable Cost [dollars per gigajoule]: this represents the costs of extraction or importation of the fuel.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Total Technology Annual Activity Upper Limit or Total Technology Model Period Activity Upper Limit [petajoules]: these are the parameters that can be used to define the level of proven reserves available for extraction or the maximum quantity that can be imported.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F7FB47F-C9CF-DFB2-C200-F4D796AD7D7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3726045917"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B82D547D-0BFD-0A06-5D0F-7C36B59120B2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA7136BB-A9E5-D052-E460-6B5A01D9E4C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BDCEE3C-22B2-AC89-6F80-1DAD82235AC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For primary energy supply technologies, the Total Technology Model Period Activity Upper Limit parameter can be used to define the level of proven reserves of the fuel that can be extracted or the maximum quantity that can be imported, across the whole modelling period. For example, if we were creating a model for Country X with a modelling period of 2015-2070, the Total Technology Model Period Activity Upper Limit for the domestic coal extraction technology (M.I.N.C.O.A.), would be the level of proven reserves available for extraction in country X from 2015-2070 as shown in this diagram.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CF0DCDB-C091-D1C3-0DDD-2E33DBAE13D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3579885676"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F10D2F5A-0CBA-B13E-027E-8761C173C555}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92B11E84-E38B-3F03-420B-35A8D66A761F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4853150-9F97-5F3A-F9C9-05B2CB414834}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>To summarize, let’s think about how we would define an example primary energy supply technology, a coal extraction technology, in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> using the parameters we have covered in today’s lecture. First, we need to define the output activity ratio. The coal extraction technology produces coal as its output fuel and the output activity ratio is set to 1 by convention, so the output activity ratio will be 1 for the fuel coal. Then, let’s define the cost of the coal extraction technology. We do this by setting its variable cost equal to the cost of extracting coal in dollars per gigajoule for each year in the model period. Finally, we need to think about any limits that apply to this technology. If we know the amount of proven coal reserves in the country, we can include this in the model using the parameter Total Technology Model Period Activity Upper Limit, defined in petajoules. We will practice using data like this in a real </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> model in the hands-on exercises. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21C5A267-2954-73D7-4A33-CF5EB88580E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3438806287"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A933094-6E62-8D92-72B8-F89DA0A04974}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E52AF5E1-6E51-F807-1C0D-FC30BDF2330E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D7ECBE7-0B2D-3EBE-3072-A133F53510E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This diagram shows some example technologies taken from the previous Reference Energy System diagram. Let’s look at how these technologies are represented:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Natural Gas Extraction technology has an output fuel of natural gas, since this is what the technology produces. It has no input fuel as this is a primary energy supply technology found on the far left of our Reference Energy System. This will be covered in more detail later in this lecture.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Coal Power Plant has an input fuel of coal and an output fuel of electricity, since this technology converts the energy in coal to electricity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Similarly, the Diesel Power Plant converts the energy in diesel to electricity and so has an input fuel of diesel and an output fuel of electricity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It is important to note that not all technologies have one input fuel and one output fuel. For example, fuel extraction technologies do not typically have an input fuel (just like the natural gas example on this diagram), and some technologies can have more than one input or output fuel, such as a refinery with crude oil as the input fuel, producing both gasoline and diesel as output fuels. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F858BAD-2D1B-D879-9AC4-B2A128115663}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="204951113"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AADF9C53-41B0-2A3D-E181-5E7868F1AE31}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAD5D2E8-7E38-1BD9-E0ED-80B9D7E12FA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57604B10-30BA-11A7-4D22-70007BD3D111}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There are three main groups of data that are used to define technologies. These include the input commodity, which refers to the fuel supply to the technology. Important data on the input commodity include its price, availability and impacts. For example, the greenhouse gas emissions associated with using the fuel. Secondly, we need data on the techno-economic and environmental characteristics of technologies. These include technology costs, efficiency, lifetime and availability. Finally, we need to define each technology’s output commodity, which is the commodity it produces. Important data on output commodities include their demand, energy content and impacts. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12E113D7-B584-216D-F8E5-24CB84A88B59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4131091618"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{144DB556-F4E7-AD3B-EA26-360D4D07792C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B23EE16A-4218-B394-7511-BBD85E9A4C8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C38D8C06-F300-B5CE-7BA7-DA84FB0163F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Since models are abstractions of reality, we can define technologies at different levels of abstraction depending on the nature of our energy model. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, one technology can therefore represent different things, for example a technology could represent one single process or power plant e.g. a named coal power plant. A technology could also represent a group of processes or power plants with similar characteristics, for example one technology could be used to represent all existing coal power plants if no further detail is needed. In our examples and hands-on exercises, we will use this grouping approach, with one technology to represent all power plants of the same type. This is shown in this diagram and highlighted for nuclear power plants as an example. We will also aggregate transmission and distribution networks into single transmission and distribution technologies. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21999BD0-F306-FE1A-C7C3-4E59ECE5A90D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3408590218"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB11B19-4D90-2D59-0E94-5BCC0EF77B88}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A2981B-9A81-EBAB-6507-2C5510819AEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEED32E4-5694-26F4-98B6-687B9EDB547D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There are several important technology characteristics that should be considered in capacity expansion planning. Models developed using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> have the capability to consider several of these characteristics, including:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Variation in the availability, efficiency and costs of a technology over both short and long timescales. For example, new technologies that have high costs now may be expected to become significantly cheaper in the future. This diagram, which presents capital cost projections for renewable energy technologies, shows that some technology costs are expected to fall in the future. These technologies may therefore become more important for cost-effectiveness in the future, so it is important that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> can consider time-variable cost data.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Models can also consider limits on production by technology and capacity constraints. For example, there is a limit to how much power can be generated by solar PV in a given country based on the intensity of the sunlight over the year. It is important that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> can consider this so that its results are aligned with reality.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Additionally, we can consider the emissions associated with technologies and limits that may be placed on them. For example, we may want to develop a model scenario to understand how the Carbon Dioxide emissions associated with a country’s energy system can be reduced to a certain level, so it is important that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> can consider the emissions associated with each technology and has the capability to impose limits on them.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E617EDB-D776-F4B5-F0A7-A35587277A7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="481152264"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3714309687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> refers to the amount of output produced by a technology in a given time period, typically measured in energy service units (e.g., PJ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Mtons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>, vehicle km). It represents how much a technology operates to meet demand and is central to calculating fuel use, emissions, and costs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>apacity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> refers to the maximum output a technology can produce at any given time, usually measured in capacity units (e.g., GW, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Mton</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>/year, thousand vehicles). It defines the installed size of a technology and limits the level of activity it can produce in each time slice.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Slack-Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Slack-Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>     In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> you can input data on activity and capacity to represent historical data or future real or hypothetical plans. The model additionally provides outputs on the activity and capacity of each technology annually, helping to support energy planning and investment strategies. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2433565371"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AA30CAB-2805-5266-01D1-31022A87F663}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCBC7DAC-C04D-9AAF-5F92-4A0EA526763C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24956632-8F39-1713-CB01-FD379AC0C870}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Looking at our example of a coal power plant above, the diagram shows that the amount of coal that can be supplied to the power plant is 3500 MWh per hour, and using this coal the power plant can produce 1000MWh of electricity per hour. The capacity of our coal power plant is therefore 1000MWh of electricity per hour, and the activity would be 1000MWh of electricity in one hour, 2000MWh of electricity in 2 hours, and so on. Nevertheless, there are often limits on the capacity and activity of power plants. For example, the capacity of coal power plants may be limited by budget constraints or the activity may be limited by the amount of coal available. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D3FF59-B0A3-574D-ED60-2A6801E6679F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242851902"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2742403022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -11941,138 +14081,202 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_13F_7D19DD09.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Lumps_of_coal.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/3.0/deed.en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Electricity_warning_sign.svg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Karlshamn_power_plant_-_DSCF3887.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/2.0/deed.en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osemosys.readthedocs.io/en/latest/index.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13883416" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4558799" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4558799" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/4558799#.YEHFAGj7Q2w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/bitstream/JRC118432/jrc118432_jrc118432_reviewed_by_ipo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2357611" y="4367478"/>
             <a:ext cx="4175392" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C661789-0BFD-F4D1-5730-4B83D60E4975}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -12162,140 +14366,105 @@
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 5 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>MODEL CALIBRATION</a:t>
+              <a:t>ENERGY SUPPLY</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2098846985"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55F53876-F053-6FBA-BFF1-E740742E9868}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DABEFE3E-B94E-764D-B228-34183DF96BE4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85C41F9C-121F-C373-BC16-A14B38964DED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F97FF32-19EA-CA9C-6E25-36C3DFB14C2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -12521,3776 +14690,14592 @@
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6">
+          <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBA0CB7D-F8FD-31E3-8F2A-18A5F4D7EFBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D93653-A664-0C14-958E-ABEBBEB3C946}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="995986"/>
-            <a:ext cx="6217920" cy="400110"/>
+            <a:off x="687190" y="1114161"/>
+            <a:ext cx="7736374" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>5.3.2 Residual capacity - Example</a:t>
-[...602 lines deleted...]
-              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:t>5.2.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>5.3.3 </a:t>
-[...610 lines deleted...]
-              <a:t>Total Annual Max Capacity Investment</a:t>
+              <a:t>Capacity &amp; Activity for Power Plants - Example  </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 3" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B368647-D860-FE06-58BC-2078A15BEF44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect t="21070" b="18024"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="329172" y="2474259"/>
+            <a:ext cx="11302984" cy="2635623"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EBA671-3C71-8742-3069-EC5EF2121F77}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC6C8BF4-3C4E-D90F-AAD7-E74E91524C02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="201427" y="1406168"/>
-            <a:ext cx="11371448" cy="2462213"/>
+            <a:off x="457724" y="6171712"/>
+            <a:ext cx="10722893" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Maximum new capacity allowed for a technology in one year.</a:t>
-[...17 lines deleted...]
-                </a:solidFill>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The default value is 999,999, which represents no constraint on the new installed capacity for a technology.</a:t>
-[...17 lines deleted...]
-                </a:solidFill>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>By setting this parameter to zero during the calibration years, we deactivate technologies that are not part of the energy mix in the historical data.</a:t>
-[...2204 lines deleted...]
-                </a:solidFill>
+              <a:t> et al. (2018), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...6 lines deleted...]
-            </a:endParaRPr>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; made using images from: D Harris, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>CC BY SA 2.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zygimantus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId11"/>
+              </a:rPr>
+              <a:t>CC BY SA 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; Party Pop, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId12"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId13"/>
+              </a:rPr>
+              <a:t>CC BY-SA 3.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize (52)">
+          <p:cNvPr id="7" name="synthesize (10)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4781C411-693F-A7DC-CF5B-0576A8D6CD86}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADCA8F79-86DB-84E4-E4AB-A67FA8628CDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10994552" y="338192"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="9650186" y="172794"/>
+            <a:ext cx="974766" cy="974766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Title 10">
+          <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9CBEAD-2E7E-F213-B5D0-123B077458DD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76C98067-1AA8-B2F2-ED0E-9FC1CE871FBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="150594"/>
-            <a:ext cx="10767176" cy="762067"/>
+            <a:off x="457724" y="-399221"/>
+            <a:ext cx="10658790" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.3 Basics in Model Calibration</a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1800705768"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2408560291"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="75192" fill="hold"/>
+                                        <p:cTn id="6" dur="45672" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E11BAEB-A572-B40C-C60D-13615B30D27E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4316872" y="1925452"/>
+            <a:ext cx="7236360" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>he maximum amount of activity that one unit of capacity can produce in a year. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70A8CFD-6802-D4AF-F629-53705E186338}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1935243"/>
+            <a:ext cx="4971148" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+              <a:t>Capacity To Activity Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C21B02-8836-F7CF-CBA8-746734E4C56E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1078389"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.3 Capacity to Activity Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594A90F0-A5BD-68DD-CB4B-965E2121B633}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 9" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A27FD92-707E-2ADD-FD93-4FDF7BA796FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2087054" y="2766240"/>
+            <a:ext cx="8017892" cy="3540601"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51704263-BB95-3680-130F-5491D0EF6D09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9749182" y="253609"/>
+            <a:ext cx="1024835" cy="1024835"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1898835574"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="48096" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A7723C3-AA05-FE09-EC1C-20ABF6C31D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="534962" y="1049477"/>
+            <a:ext cx="7736374" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.4 Capacity Factor – Part 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D647275-D783-E5AA-BC40-2C63813B2D93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="CuadroTexto 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB454DEC-45FE-E224-4CCB-8DAC243EFE06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815614" y="5581303"/>
+            <a:ext cx="2679731" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hydro power plant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21333042-D20B-9C5B-F919-059C6E995F67}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4455920" y="3529647"/>
+                <a:ext cx="6149179" cy="276999"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑰𝒏𝒔𝒕𝒂𝒍𝒍𝒆𝒅</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑪𝒂𝒑𝒂𝒄𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑮𝑾</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21333042-D20B-9C5B-F919-059C6E995F67}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4455920" y="3529647"/>
+                <a:ext cx="6149179" cy="276999"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect b="-37778"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="CuadroTexto 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7505F9EE-9E70-AA83-80E5-B2EDF0A1D4EE}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3538870" y="4285767"/>
+                <a:ext cx="7997456" cy="553998"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒅𝒖𝒓𝒊𝒏𝒈</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒐𝒏𝒆</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒉𝒐𝒖𝒓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒘𝒐𝒓𝒌𝒊𝒏𝒈</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒂𝒕</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏𝟎𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>%</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑮</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑾</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒉</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑮</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑾𝒉</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒐𝒓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎𝟎𝟑𝟔</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑷𝑱</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="CuadroTexto 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7505F9EE-9E70-AA83-80E5-B2EDF0A1D4EE}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3538870" y="4285767"/>
+                <a:ext cx="7997456" cy="553998"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect t="-1099" b="-15385"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="CuadroTexto 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091867C6-22C5-E1ED-43A3-995E6320E230}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3531781" y="5262544"/>
+                <a:ext cx="7997456" cy="830997"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒅𝒖𝒓𝒊𝒏𝒈</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒐𝒏𝒆</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒉𝒐𝒖𝒓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒘𝒐𝒓𝒌𝒊𝒏𝒈</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒂𝒕</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟐</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>% (</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑪𝑭</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟐</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>)</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑮𝑾</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟐</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒉</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟐</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="1800" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑮𝑾𝒉</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" b="1" i="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="es-CO" sz="1800" b="1" i="1" kern="1200">
+                        <a:solidFill>
+                          <a:prstClr val="black"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1800" b="1" kern="1200" dirty="0">
+                    <a:solidFill>
+                      <a:prstClr val="black"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  </a:rPr>
+                  <a:t> 0.00072 PJ</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="CuadroTexto 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091867C6-22C5-E1ED-43A3-995E6320E230}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3531781" y="5262544"/>
+                <a:ext cx="7997456" cy="830997"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId7"/>
+                <a:stretch>
+                  <a:fillRect t="-730" b="-16058"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D9E8109-3881-C373-D588-A35F72156981}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="860443" y="1614654"/>
+            <a:ext cx="10675883" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Capacity Factor (CF): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Capacity available per each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>timeslice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> expressed as a fraction of the total installed capacity, with values ranging from 0 to 1.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB8E5719-E744-F4EE-4CED-C42541BBAD8E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1079416" y="2710087"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒑𝒓𝒐𝒅𝒖𝒄𝒕𝒊𝒐𝒏</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑪𝒂𝒑𝒂𝒄𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝒕𝒊𝒎𝒆</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑪𝑭</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB8E5719-E744-F4EE-4CED-C42541BBAD8E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1079416" y="2710087"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId8"/>
+                <a:stretch>
+                  <a:fillRect b="-40000"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 2" descr="Types Of Hydropower Plants Engineering Discoveries Hy - vrogue.co">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43364FF-193A-3AAE-18B3-EF31874B2A48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="687190" y="3495809"/>
+            <a:ext cx="2902366" cy="1933121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (1)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA61DD8-5CCC-1852-EA4D-A89344928370}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9709425" y="182467"/>
+            <a:ext cx="1163983" cy="1163983"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3044101332"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="32040" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5582A8C6-AF6C-BA83-A1CC-A37A3B53CB94}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77E9B68-FFEF-D92E-FCA6-DC5580BA32DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73D63B9F-B9AF-9763-0766-6DB1ECA5064E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="1581045"/>
+            <a:ext cx="10667476" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If a hydroelectric plant has an installed capacity of 240 MW, what level of activity can it provide in one day in MWh assuming CF equal to 0.55?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="TextBox 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB9BE13-7F59-BA8B-CFB6-DB23F01E5C4F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="914399" y="3244334"/>
+                <a:ext cx="2461956" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>1 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑑𝑎𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=24 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>h𝑜𝑢𝑟𝑠</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="TextBox 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB9BE13-7F59-BA8B-CFB6-DB23F01E5C4F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="914399" y="3244334"/>
+                <a:ext cx="2461956" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect l="-1980" r="-2228" b="-37705"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2C828A-8E7F-2411-A083-A5B6ED69D5D8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035401" y="3891960"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒆𝒏𝒆𝒓𝒈𝒚</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒑𝒓𝒐𝒅𝒖𝒄𝒕𝒊𝒐𝒏</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑪𝒂𝒑𝒂𝒄𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝒕𝒊𝒎𝒆</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑪𝑭</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2C828A-8E7F-2411-A083-A5B6ED69D5D8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035401" y="3891960"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect b="-37705"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8CD797F-D4AC-5BD0-6A06-B37B74FB2870}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035401" y="4539586"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒆𝒏𝒆𝒓𝒈𝒚</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒑𝒓𝒐𝒅𝒖𝒄𝒕𝒊𝒐𝒏</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟐𝟒𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑴𝑾</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟐𝟒</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝒉</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟓𝟓</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8CD797F-D4AC-5BD0-6A06-B37B74FB2870}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035401" y="4539586"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId7"/>
+                <a:stretch>
+                  <a:fillRect b="-40000"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F28F185C-CBAA-245C-96F4-3E662EC16077}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035400" y="5187212"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+                  <a:spcBef>
+                    <a:spcPct val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPct val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑨𝒄𝒕𝒊𝒗𝒊𝒕𝒚</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒆𝒏𝒆𝒓𝒈𝒚</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                              <a:solidFill>
+                                <a:prstClr val="black"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="+mn-cs"/>
+                            </a:rPr>
+                            <m:t>𝒑𝒓𝒐𝒅𝒖𝒄𝒕𝒊𝒐𝒏</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝟑𝟏𝟔𝟖</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" kern="1200" smtClean="0">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <m:t>𝑴𝑾𝒉</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="CuadroTexto 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F28F185C-CBAA-245C-96F4-3E662EC16077}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1035400" y="5187212"/>
+                <a:ext cx="8931359" cy="369332"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId8"/>
+                <a:stretch>
+                  <a:fillRect b="-37705"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620331A7-04DA-710B-A5C2-D9DD18BDE0B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523549" y="1119576"/>
+            <a:ext cx="7736374" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.5 Capacity Factor – Part 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{733B6916-CA54-3132-4AF6-1F6F052493A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88087F3C-36E5-A013-A66F-184B3D129C0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9808816" y="181430"/>
+            <a:ext cx="1044713" cy="1044713"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3733035458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="51240" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE37A238-D045-DCF8-24D8-039A7BA62D28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1113800"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.6 Activity Ratios</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3434EFA9-3200-BED5-9943-F72AAD70F6F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectángulo: esquinas redondeadas 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D54EFD44-20BA-7679-EDE1-5A294AC19B76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1129553" y="2726084"/>
+            <a:ext cx="4356847" cy="2581022"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>Used to specify how much of an input is needed to support the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="1" dirty="0"/>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t> of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="1" dirty="0"/>
+              <a:t>Technology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>. It specifies how many units of input are needed for each unit of activity. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectángulo: esquinas redondeadas 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC17F5DA-039F-E21A-5F71-44ECA9660E74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6302188" y="2726084"/>
+            <a:ext cx="4356847" cy="2581022"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>Used to specify how much output is generated from the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="1" dirty="0"/>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t> of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="1" dirty="0"/>
+              <a:t>Technology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>. It specifies how many units of output are produced for each unit of activity. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF3EE54C-0D09-9E40-109E-A958E025FB80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7100816" y="2047887"/>
+            <a:ext cx="3243196" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+              <a:t>Output Activity Ratio</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF63CE3-D4F2-2856-47DE-4D50F8ACBB65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1847988" y="2047887"/>
+            <a:ext cx="2986715" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+              <a:t>Input Activity Ratio</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (3)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133A473B-DC4F-6630-09AF-0E2ABD20B96B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9694614" y="144646"/>
+            <a:ext cx="1004957" cy="1004957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1484574324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="224856" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8EF5F6D-CA76-5247-E723-0475158AE61F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464134" y="1113800"/>
+            <a:ext cx="6976571" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.7 Representing Efficiency in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – Part 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF97CF3-D498-E24E-E41A-DB11248C9DB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 8" descr="Text, timeline&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE11A2BD-AF3D-B7BC-0D49-2640BFB622A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582550" y="1760567"/>
+            <a:ext cx="10829709" cy="3795109"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (4)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE0A381-D631-92BF-1FE4-B1EC0EED5E6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9899308" y="290293"/>
+            <a:ext cx="1223617" cy="1223617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1647134179"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="61632" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2CDD538-F480-66CE-BE3A-7835115D8361}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52743B9-A038-599B-854D-10D7CDCC650A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFDCAEA0-E9C8-CE48-BA3B-6E954B6A6C59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="687190" y="1520910"/>
+            <a:ext cx="10647758" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> look at a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>coal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>power</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>plant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>an</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>example</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>amount</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>electricity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>produced</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 25 GJ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>how</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>much</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>coal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in GJ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>was</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>utilized</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2700" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2700" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2" descr="Las 10 mayores centrales térmicas de carbón del mundo- El Periódico de la  Energía">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2DAB455-92DE-6510-FE3E-352D5FB8336F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3476648" y="2689290"/>
+            <a:ext cx="1968882" cy="1310202"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFC57281-FC39-C747-C631-A49FA324382A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3154328" y="3999492"/>
+            <a:ext cx="2613522" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Coal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>power</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>plant</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Conector recto de flecha 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{637154AE-56B2-2A37-5EEE-D5D30245B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2594981" y="3309929"/>
+            <a:ext cx="767763" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="CuadroTexto 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B51DA581-E5A5-1F74-6532-363F88C20A1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="477518" y="3054468"/>
+            <a:ext cx="2086432" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10 GJ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>coal</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Conector recto de flecha 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1677E91-FE24-DEF3-907A-46E9E39B574C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5563080" y="3309031"/>
+            <a:ext cx="846368" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="E5A420"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="CuadroTexto 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7F0FAB1-818D-E0DE-F6BC-4F029EAE0159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6228018" y="2901473"/>
+            <a:ext cx="2086432" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4 GJ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>electricity</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="CuadroTexto 17">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{773BA161-CE3F-BF56-82A8-01DDC5407577}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8503076" y="3035225"/>
+                <a:ext cx="2911384" cy="749501"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒏</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:f>
+                        <m:fPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝟒</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑮𝑱</m:t>
+                          </m:r>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝟏𝟎</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑮𝑱</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟎</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>.</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝟒</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="CuadroTexto 17">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{773BA161-CE3F-BF56-82A8-01DDC5407577}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8503076" y="3035225"/>
+                <a:ext cx="2911384" cy="749501"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="TextBox 12">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA92AF7-6321-A600-92FD-D39C25589525}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="477518" y="4548447"/>
+                <a:ext cx="3904146" cy="636008"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Input</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Activity</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Ratio</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:f>
+                        <m:fPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>1</m:t>
+                          </m:r>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>0.4</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=2.5</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2200" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="TextBox 12">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA92AF7-6321-A600-92FD-D39C25589525}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="477518" y="4548447"/>
+                <a:ext cx="3904146" cy="636008"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId7"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="TextBox 13">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845FADFB-0CF7-BCE8-6EF7-89962D7F78A0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5618603" y="4674869"/>
+                <a:ext cx="2937165" cy="338554"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>2.5 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐺𝐽</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑜𝑓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑐𝑜𝑎𝑙</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑝𝑟𝑜𝑑𝑢𝑐𝑒</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> 1 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐺𝐽</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑜𝑓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑒𝑙𝑒𝑐𝑡𝑟𝑖𝑐𝑖𝑡𝑦</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2200" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="TextBox 13">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845FADFB-0CF7-BCE8-6EF7-89962D7F78A0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5618603" y="4674869"/>
+                <a:ext cx="2937165" cy="338554"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId8"/>
+                <a:stretch>
+                  <a:fillRect l="-3320" r="-77593" b="-38182"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="TextBox 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17DE6C98-0B4D-A697-3F75-219F3A2738E7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1931156" y="5528540"/>
+                <a:ext cx="7263848" cy="703013"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>25 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐺𝐽</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑜𝑓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑒𝑙𝑒𝑐𝑡𝑟𝑖𝑐𝑖𝑡𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:f>
+                        <m:fPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>2.5 </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝐺𝐽</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑜𝑓</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑐𝑜𝑎𝑙</m:t>
+                          </m:r>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>1 </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝐺𝐽</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑜𝑓</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑒𝑙𝑒𝑐𝑡𝑟𝑖𝑐𝑖𝑡𝑦</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=62.5 </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐺𝐽</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑜𝑓</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑐𝑜𝑎𝑙</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2200" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="TextBox 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17DE6C98-0B4D-A697-3F75-219F3A2738E7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1931156" y="5528540"/>
+                <a:ext cx="7263848" cy="703013"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId9"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23977353-F817-EB11-384C-29E951CBF8A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464134" y="1124572"/>
+            <a:ext cx="7770803" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.8  Representing Efficiency in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – Part 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FCE4B0-4FDA-67E8-84D8-8ED6DF14C4C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (5)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CC7AFC3-C581-21F1-44B4-1FCA4E3D0729}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9941339" y="141155"/>
+            <a:ext cx="1181586" cy="1181586"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2854118937"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="43416" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400F2B69-C653-1C69-4475-89D2A4186248}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1212509" y="1700760"/>
+            <a:ext cx="8527236" cy="4409096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94601D05-6A7C-00E3-1699-B674CAFB10D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1041337"/>
+            <a:ext cx="7736374" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.9 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Input &amp; Output Activity on MUIO</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82B927A4-CA68-289C-D479-E4053AF85875}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize (6)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9709A83-1EA9-3EA7-9807-3E45E89D6D0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9739745" y="187187"/>
+            <a:ext cx="1183861" cy="1183861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2083196506"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="23856" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 5.2 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512794A9-2AD3-6AA5-E3D9-E62DB796D066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1797784"/>
+            <a:ext cx="9843579" cy="2400657"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, December). Representing primary energy supply in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. http://doi.org/10.5281/zenodo.4558799</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CE8C6A2-E925-6B23-CB73-F24654F7FD8D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F6CF591-6E1A-2DCA-E89F-8215E0672D55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D867C9BE-56A8-8754-FEAC-ABBF9350652D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472545" y="836044"/>
+            <a:ext cx="8075709" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Introducing Technology Costs in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A033568B-F7CD-0A3F-6203-A6C0ED135DA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Costs </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 11" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39BCC0D7-1808-2E14-44C0-247F5EED7956}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="249" t="14094" r="-340" b="12752"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="232436" y="1905773"/>
+            <a:ext cx="11438327" cy="4236252"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF40A546-B6B6-6412-5784-26694C52EE49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="673591" y="6142025"/>
+            <a:ext cx="4827916" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> et al. (2018), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD183C4-2EB2-E8DA-9748-63CC2F52C068}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="232436" y="1423198"/>
+            <a:ext cx="4630510" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In OSeMOSYS, costs are split into Capital Costs, Fixed Costs, and Variable Costs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB78AFAE-3184-8813-A002-2BB005FD85CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7602931" y="100791"/>
+            <a:ext cx="1322407" cy="1322407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3562097585"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="40776" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835429" y="46372"/>
+            <a:ext cx="7651304" cy="1361676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="10123085" cy="3914201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: Understand the general representation of technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2: Understand the technology parameters: Input Activity Ratio, Output Activity Ratio, and Capacity to Activity Unit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Understand how technology costs are represented in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: Learn how to represent Primary Energy Supply technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85553AB2-8FF6-AA57-C169-C7FB0916180F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11" descr="Graphical user interface&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A99FC240-541F-A967-2F58-4246FC7295D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="21676" t="30195" r="22040" b="9416"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1745673" y="1210524"/>
+            <a:ext cx="8215745" cy="4969890"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB5706A1-F9C9-764C-E5F8-3D1297FAE7CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7DD295-7885-B884-6599-792F9D2DC338}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.3.2 Capital Costs </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DEE7E1-9BE5-5C10-4306-3C2574BC9602}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Costs </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA403645-0FAA-E65D-4723-5E1ABA8CA890}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761017" y="6235834"/>
+            <a:ext cx="4827916" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> et al. (2019), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (15)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69E10A83-8CDC-2309-ED41-9333AF874CB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10014787" y="247881"/>
+            <a:ext cx="1219758" cy="1219758"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3702898315"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="37512" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87E92FAE-BB85-B1E3-6B74-8F405DEE698F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35C197F7-440D-470E-A677-A37F5D0225A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35E030D9-0A62-649F-64EF-3F3FD817327D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.3.3 Fixed Costs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B10DF0CD-80E0-5C32-FE4E-6C20DCEE6A73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Costs </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11" descr="Graphical user interface, application, table, Excel&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37D9A224-ABD9-27DA-0676-5F8836AE0AA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="16469" t="36276" r="34661" b="12028"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1814945" y="1249344"/>
+            <a:ext cx="8354147" cy="4968101"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AE87731-E50E-9359-DAFE-62AF3EAAF0AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="6243985"/>
+            <a:ext cx="6265651" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Created using data from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> et al. (2019), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>report</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (16)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5094618-786D-505B-1CA8-3759E0A28B39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10169092" y="276362"/>
+            <a:ext cx="1275494" cy="1275494"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="544503613"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="37296" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAE16339-346A-2565-CF09-7155767B60D0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1ABA8B-388C-373C-F72A-3438F45263F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB9801B7-30C5-94BA-D6DE-36A383FD238C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.3.3 Variable Costs </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95170EDF-357C-253A-1689-A5E058B049AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="10470704" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.3 Costs </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11" descr="Graphical user interface, chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7768088-D1FB-C81C-1906-AAB788F90890}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="21311" t="26948" r="22404" b="12338"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1957004" y="1277054"/>
+            <a:ext cx="8055528" cy="4875071"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F66F77B9-401F-2D9E-7B99-480B751E896E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="6174166"/>
+            <a:ext cx="3477096" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> et al. (2019), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (17)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B11B34-D212-FD4F-8A97-174021CDFBB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10254341" y="89647"/>
+            <a:ext cx="1187407" cy="1187407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="356220732"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="66360" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 5.3 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCA7CF8-8FF1-6B28-7E9D-39525987B708}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1647161"/>
+            <a:ext cx="10031572" cy="4524315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, December). Representing primary energy supply in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>http://doi.org/10.5281/zenodo.4558799</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick r:id="rId3"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, I., Howells, M., Sridharan, V., Usher, W., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, F. and Ramos, E., Energy projections for African countries, Hidalgo Gonzalez, I., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Medarac</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, H., Gonzalez Sanchez, M. and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kougias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, I., editor(s), EUR 29904 EN, Publications Office of the European Union, Luxembourg, 2019, ISBN 978-92-76-12391-0, doi:10.2760/678700, JRC118432 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="984892966"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="A diagram of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7F692A-4426-21F2-E634-F9E52DD8C5A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="737345" y="1386756"/>
+            <a:ext cx="10512550" cy="5121991"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96116928-A60B-6CD9-6E5D-EFC89CAECEB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1083562"/>
+            <a:ext cx="8215229" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.4.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Introducing Primary energy Supply Technologies </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A55E6F-6414-4C20-5F40-1E958BC81BE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="43235"/>
+            <a:ext cx="11304787" cy="937626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.4 Primary Energy Supply Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle: Rounded Corners 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F429E174-83CF-E5D9-7D06-469EE8F02106}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="2022764"/>
+            <a:ext cx="1274102" cy="4100945"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (18)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB324BA-55C6-1AD8-634D-052A74E18CFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11021788" y="222784"/>
+            <a:ext cx="799089" cy="799089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1424569127"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="53256" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A263F018-D772-A2CD-871C-B2118CF3B38F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC4C63A-2B52-C289-14E6-0BE410196785}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A385E08-FE11-37E6-424F-6DD7F633A157}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1083562"/>
+            <a:ext cx="9669957" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.4.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Primary Energy Supply Technologies in Reference Energy Systems </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8602CD78-7B71-C2D5-0817-7076D8BEA269}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="43235"/>
+            <a:ext cx="11304787" cy="937626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.4 Primary Energy Supply Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD04FA7E-9777-BAAA-2B27-22797F9D506B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2877509" y="1965847"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Coal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>imports</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (IMPCOA)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Arrow Connector 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0135F021-7630-FD0A-261C-86F5A10494C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="5" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6092196" y="2257601"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE383CA-D8DA-67C5-984C-6A6358CDE7AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2877509" y="3215279"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Coal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>extraction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (MINCOA)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Straight Arrow Connector 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1997E3D0-F267-7692-4B4F-CA00B969AB61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="7" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6092196" y="3507033"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0919A564-F8A2-489F-B376-E1F87E725A80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2881313" y="4419507"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diesel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>imports</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (IMPDSL)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Straight Arrow Connector 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6891B4B8-71B1-B40A-16EB-E62CCE7BFD89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="11" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="4711261"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09E37F9B-4DA6-9727-D64F-3DC606577720}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6974621" y="1728961"/>
+            <a:ext cx="713657" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Coal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C95C83A5-AAC3-86CA-1902-7F6D9C170EAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6985507" y="3004338"/>
+            <a:ext cx="713657" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Coal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E28C03-C887-D03C-8036-4E4823A04F58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7081220" y="4219451"/>
+            <a:ext cx="899605" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Diesel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B06EF44-F660-41DE-8915-64C83AB41D90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2881313" y="5694884"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diesel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>domestic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>production</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (MINDSL)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Straight Arrow Connector 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C155423-F657-18E9-F086-C2D2816772EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="16" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="5986638"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0049581-37C7-1DF9-C2C7-EE818554944D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7081220" y="5494828"/>
+            <a:ext cx="899605" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Diesel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="synthesize (19)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F879CB1E-B747-64D1-2694-F17D05FC5753}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11047988" y="195943"/>
+            <a:ext cx="784918" cy="784918"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3837557006"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="57288" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="9"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23ADD9FF-E8A6-1F65-261D-414D62C94EE8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA0F66E-DF7B-EA11-51EB-CCF692310D05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7447FBD6-4375-EC17-02EC-F3228850A4A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1083562"/>
+            <a:ext cx="8215229" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.4.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Primary Energy Supply Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0143C2CA-686C-CFFB-14D8-D5FC85DE9D2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="43235"/>
+            <a:ext cx="11304787" cy="937626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.4 Primary Energy Supply Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 11" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD3A84A-6D8B-0C9D-5DE6-190D0BC3685A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1055442" y="1586373"/>
+            <a:ext cx="9658428" cy="4509627"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (21)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C78AEA2-6610-6D42-2182-90DB59BFA4AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11038116" y="203596"/>
+            <a:ext cx="831749" cy="831749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2942730359"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="33384" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -16305,51 +29290,1239 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A62758A-EBD1-3A91-74E6-94ED9384E960}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89B5054-B258-ECAA-81AA-F76BA75F22FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{057002C2-B20C-7CEE-5ECE-9BF92F485581}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1083562"/>
+            <a:ext cx="8215229" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.4.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Technology Model Period Activity Upper Limit </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DA73EAF-4A35-264B-3295-F16870CFAD8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="43235"/>
+            <a:ext cx="11304787" cy="937626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.4 Primary Energy Supply Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 11" descr="Text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1734CD8D-A270-2C35-75A3-851542C6AAD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1586373"/>
+            <a:ext cx="10756966" cy="4575888"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (22)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC8131EF-4627-79C3-6EF3-31C68393B66B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11047265" y="256234"/>
+            <a:ext cx="773613" cy="773613"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3344097696"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="35736" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EAB9421-F03D-99E1-88A0-3FFEF8102DAC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B555F38E-E614-CCEC-0026-B8E9A3F3BBEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{082B4B25-FFFC-D3DA-CA50-0E8DE37DC80F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485425" y="1083562"/>
+            <a:ext cx="8215229" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.4.5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Summing Up with an Example </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779E7CBF-3EB6-E6F2-DDDB-9B9579842364}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="305807" y="43235"/>
+            <a:ext cx="11304787" cy="937626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.4 Primary Energy Supply Technologies </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 11" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081867F0-5A73-1E1B-2782-7A111F9FD155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="962504" y="1586373"/>
+            <a:ext cx="9997045" cy="4837720"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize - 2025-02-13T202543.318">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B5F726D-5E5A-7093-F845-F91819E0E68F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10931978" y="232665"/>
+            <a:ext cx="895156" cy="895156"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="541767186"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="56160" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16585,375 +30758,1043 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="8748"/>
-            <a:ext cx="12171356" cy="1369074"/>
+            <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 4.1 References</a:t>
+              <a:t>Lecture 5.4 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF2A6EBB-1F60-A02B-C6D8-C79C78B04842}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AD43E5-AB0E-90F8-06FE-CE5A73D64BD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678657" y="1757244"/>
-            <a:ext cx="10622756" cy="3147015"/>
+            <a:off x="929196" y="1494761"/>
+            <a:ext cx="10172192" cy="3554819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-304800">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-CO" sz="2400" kern="100" dirty="0">
-[...3 lines deleted...]
-                <a:effectLst/>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>KTH. (2018). </a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>Taliotis,Constantinos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>OSeMOSYS</a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Documentation</a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, December). Representing primary energy supply in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://osemosys.readthedocs.io/en/latest/index.html#</a:t>
-[...5 lines deleted...]
-              <a:effectLst/>
+              <a:t>http://doi.org/10.5281/zenodo.4558799</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-304800">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="es-CO" sz="2400" kern="100" dirty="0">
-[...2 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="es-CO" sz="2500" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-304800">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...79 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-304800">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="es-CO" sz="2400" kern="100" dirty="0">
-[...3 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409221089"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918939115"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A diagram of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC387C70-8204-2458-062E-74905A8AEEC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="501814" y="1305560"/>
+            <a:ext cx="10767177" cy="5246052"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What are technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>? </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F14525-3DDE-2933-997D-B2E37D8F8668}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.1 Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0BCB95B-C08E-DE9D-B4BC-311D564CEA5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3814763" y="2157413"/>
+            <a:ext cx="971550" cy="514350"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{241A6CF0-A6F4-015B-366A-5280488663B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3617457" y="1527385"/>
+            <a:ext cx="1366161" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" b="1" dirty="0" err="1"/>
+              <a:t>Each</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" b="1" dirty="0"/>
+              <a:t> box = 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" b="1" dirty="0" err="1"/>
+              <a:t>technology</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="synthesize">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD414E23-888A-1861-2E44-E2E4D54022E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8833757" y="87917"/>
+            <a:ext cx="954652" cy="954652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="34944" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="9"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17148,73 +31989,79 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Fernando Plazas-Niño, Trevor Barnes, Leigh Martindale</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE7A1D6-38C9-92DC-8A8B-53F357F8C75B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24070D1E-E52F-7A9F-0EC0-6776944F8CB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -17428,3111 +32275,4623 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>2</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 10">
-[...370 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCD828E8-EB38-08C7-8B53-1B6D56F4112B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="1128842"/>
+            <a:off x="343847" y="995986"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>5.1.1 What is model calibration about?</a:t>
-            </a:r>
+              <a:t>5.1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technology Examples </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F14525-3DDE-2933-997D-B2E37D8F8668}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C2659F-B4F3-53CE-941C-3CA2415DB55C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="150594"/>
             <a:ext cx="10767176" cy="762067"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Introducing Model Calibration</a:t>
+              <a:t>5.1 Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="TextBox 13">
+          <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93FB0A0E-2C44-CF88-CF5D-DC17AB7D20FB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20D41136-1B0F-5D00-A62A-BCF19B886C10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914774" y="1912901"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Natural gas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>extraction</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Straight Arrow Connector 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBFEA8F-6A8D-7B0C-E746-3B4922F78D9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="4" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7129461" y="2204655"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31DF9B60-27E5-8512-7D03-F1D2E47E5FB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914774" y="3162333"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Coal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>power</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>plant</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Arrow Connector 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DEA188A-F1AF-E56A-2985-2DED85B3B196}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="17" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7129461" y="3454087"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="B7B30D"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{582B7CB3-B2C1-163E-4302-4D6D26528816}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3918578" y="4366561"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Diesel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>power</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>plant</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Straight Arrow Connector 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE146E4-17D0-A528-92FE-51D067534ACD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="19" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7133265" y="4658315"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="B7B30D"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Straight Arrow Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A34F335A-C310-77D5-A7EE-C4F15BD3A299}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="17" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2486025" y="3454087"/>
+            <a:ext cx="1428749" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="27" name="Straight Arrow Connector 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5EDDCC9-E311-3E90-A719-7E2D73C30CA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2486025" y="4658315"/>
+            <a:ext cx="1428749" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2F6DBE0-C564-6199-EAD3-0A0DC7ADDD47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="435138" y="1745133"/>
-            <a:ext cx="6342703" cy="3046988"/>
+            <a:off x="8011886" y="1676015"/>
+            <a:ext cx="1495922" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...31 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Natural gas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32E3E1BD-9401-A0D3-DC4C-ADC79A46849F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8022772" y="2951392"/>
+            <a:ext cx="1282723" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>Electricity</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51EDDA51-2302-E1AC-83FF-F7B9F3C32CFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8118485" y="4166505"/>
+            <a:ext cx="1282723" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>Electricity</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DBD7BA2-C345-57D6-B768-09F23C705410}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2040605" y="2971038"/>
+            <a:ext cx="713657" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Coal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5F8EB80-D516-EBEF-E9CD-E2C45642FC1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2077135" y="4128771"/>
+            <a:ext cx="899605" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t>Diesel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F671758-120D-8BB5-AA3B-A4B65C42EE97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914774" y="5611301"/>
+            <a:ext cx="3214687" cy="583508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="B7B30D"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Transmission</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>technology</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="16" name="Chart 15">
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5A295B-4C03-D98B-F16C-15CDC4FB930D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9519AF-11F4-B8B1-3082-921926A97798}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...22 lines deleted...]
-          <p:cNvPr id="17" name="Chart 16">
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="2" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7129461" y="5903055"/>
+            <a:ext cx="1357314" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="B7B30D"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Arrow Connector 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0084A32C-7357-6F35-D9F5-A0C0F06B5B1F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B061CAC-8DE8-ED37-F274-86AE108828D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...19 lines deleted...]
-      </p:graphicFrame>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="2" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2486025" y="5903055"/>
+            <a:ext cx="1428749" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="B7B30D"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2FD5F19-E506-64B1-5E0D-6AAC40FD7407}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8022772" y="5400360"/>
+            <a:ext cx="1781257" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>Electricity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t> 002</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4460BA3-22C8-CC7D-C375-EBD1CD993B35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844663" y="5400360"/>
+            <a:ext cx="1781257" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>Electricity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t> 001</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="synthesize (49)">
+          <p:cNvPr id="12" name="synthesize (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3C07759-E8A5-EB3F-F3CF-D7E4E7BEF6FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{367B1D3F-3EF0-8BF1-BA72-7FA81CDA3BEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10964444" y="341490"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="9038646" y="119207"/>
+            <a:ext cx="938323" cy="938323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2220682669"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="70296" fill="hold"/>
+                                        <p:cTn id="6" dur="65016" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="12"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="12"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE2EAE59-8070-35FA-5F87-E24AC01D72F0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6307E682-B524-6EBC-FD20-9C12F3DE6984}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C64482B-FCDC-23C6-C565-0D2F4D4CFC76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2118360"/>
-            <a:ext cx="10515600" cy="4058603"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...53 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3">
+          <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F68DB5-ABB7-E0BE-2801-6F2436E5189C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EBDDD97-C36B-33B9-7D8F-5EE718DA4E7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="1315455"/>
-            <a:ext cx="8228542" cy="400110"/>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>5.1.2 What are you calibrating to?</a:t>
-            </a:r>
+              <a:t>5.1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Parameters that Define Technologies  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 10">
+          <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1756F8C-93C6-CC3E-6872-73CD8CC8BDCA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3835B066-FE2A-5222-D747-3E30D804F454}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="150594"/>
             <a:ext cx="10767176" cy="762067"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>5.1 Introducing Model Calibration</a:t>
+              <a:t>5.1 Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...31 lines deleted...]
-          <p:cNvPr id="5" name="Title 10">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 11" descr="Diagram&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EAD6E8D-70F8-27B6-D105-9210759C22A2}"/>
-[...115 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D7EC53-B5D5-7303-FF97-1763651DE10D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD1EDBDE-1ED4-C245-D013-BAF0CF758FCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="1840095"/>
-            <a:ext cx="6851686" cy="4384242"/>
+            <a:off x="912091" y="1479420"/>
+            <a:ext cx="10198932" cy="4773609"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B759D9D8-AE5C-E1A1-18C7-C109F62F192E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A001F7-94DA-2742-9B63-CBEE9C8FCE0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7385490" y="2462192"/>
-            <a:ext cx="4312317" cy="2308324"/>
+            <a:off x="764362" y="6233682"/>
+            <a:ext cx="4827916" cy="253916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>An essential resource often needed to calibrate energy use is the country’s energy balance. </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
-[...169 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t> et al. (2018), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1029" name="Picture 5" descr="Important Icon Png #66632 - Free Icons Library">
-[...1455 lines deleted...]
-          <p:cNvPr id="2" name="synthesize (50)">
+          <p:cNvPr id="5" name="synthesize (2)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB6521C0-5AFF-41BF-0E2D-E9F0811C4ED5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CE56C25-6894-0284-9966-B6D2FB1329A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11028913" y="329798"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="8833757" y="168466"/>
+            <a:ext cx="873009" cy="873009"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...157 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3878126477"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241606503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="91272" fill="hold"/>
+                                        <p:cTn id="6" dur="39744" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F19882-0212-8245-ACD2-3395BA8F7245}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A diagram of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1014D2-162E-F0B3-DC02-D46417ED4A1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="501814" y="1305560"/>
+            <a:ext cx="10767177" cy="5246052"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53FE209F-6EB4-478C-FAD1-3C410AE984A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C31684A8-4932-74BB-9A5B-704EED7BC673}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Representing Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{035C2C54-2BAB-CA2E-34D9-1CD937B28117}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.1 Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECE87394-48A2-6279-5F2E-E4C846DB7C3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3800908" y="5552440"/>
+            <a:ext cx="971550" cy="514350"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Connector 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BC9631D-0FA5-AB0A-1D3E-4AE94AC3C653}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="4" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="4772458" y="5552440"/>
+            <a:ext cx="954977" cy="257175"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{830460F0-9593-AA5B-867C-EEE71F86D1D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5716607" y="5152330"/>
+            <a:ext cx="2540702" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>Represents</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>all</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t> nuclear </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>power</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2000" dirty="0" err="1"/>
+              <a:t>plants</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (3)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21D5C448-20C9-DD97-FB51-71F6B18DA26A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8931729" y="40631"/>
+            <a:ext cx="981991" cy="981991"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3231046899"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="49992" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7888A9EE-9F7D-2BCF-98DA-CCBED9445F74}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 8" descr="Chart&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BB82F6-D63B-008F-DD1E-6F2C6014CE79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1564500" y="1291121"/>
+            <a:ext cx="8325869" cy="5212540"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E11A3F1-8238-3E6E-4F10-9475FFF1373E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152C6872-C75B-C8FB-C331-3C74C994E690}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="7608662" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.1.5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Considering Key Characteristics of Technologies </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041778C5-D8C5-63BB-1DAC-4516AEF3D140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.1 Technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADF4AC19-05DD-4E7E-3B85-FBEDA573C38D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="700236" y="6249745"/>
+            <a:ext cx="4827916" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> et al. (2019), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (4)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{723721A3-860D-3B74-DA6A-9614A4FCD00A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8850085" y="95122"/>
+            <a:ext cx="873009" cy="873009"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4185834278"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="84984" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="12171356" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 5.1 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB083AF-02AE-8D66-43C6-C24C6B427521}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1702579"/>
+            <a:ext cx="9719514" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, December). Representing primary energy supply in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. http://doi.org/10.5281/zenodo.4558799 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pappis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, I., Howells, M., Sridharan, V., Usher, W., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, F. and Ramos, E., Energy projections for African countries, Hidalgo Gonzalez, I., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Medarac</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, H., Gonzalez Sanchez, M. and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kougias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, I., editor(s), EUR 29904 EN, Publications Office of the European Union, Luxembourg, 2019, ISBN 978-92-76-12391-0, doi:10.2760/678700, JRC118432</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409221089"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{841E4332-8359-5282-0018-B523BD05577E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="1113800"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.2.1 Activity and Capacity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AB62880-E728-8987-7EB5-D1A87EFD5BFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="464135" y="-327737"/>
+            <a:ext cx="10658790" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>5.2 Key Parameters in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27A31023-D58E-273F-1B48-2332A4B5D97A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4122092" y="3822773"/>
+            <a:ext cx="6352674" cy="2347982"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>apacity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> refers to the maximum output a technology can produce at any given time, usually measured in capacity units (e.g., GW, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Mton</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>/year, 1000 vehicles). It defines the installed size of a technology and limits the level of activity it can perform in each time slice.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4DDF8A1-9DAB-BEA0-69A5-017E790E7D90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1415798" y="4650194"/>
+            <a:ext cx="1468672" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+              <a:t>Capacity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle: Rounded Corners 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC792A29-3546-3EDA-8333-12B3B3B35E3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4122092" y="1478906"/>
+            <a:ext cx="6352674" cy="2061295"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t> refers to the amount of output produced by a technology in a given </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>period</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>, typically measured in energy service units (e.g., PJ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>Mtons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Slack-Lato"/>
+              </a:rPr>
+              <a:t>, passenger km). It represents how much a technology operates to meet demand and is central to calculating fuel use, emissions, and costs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E2246D8-3267-C953-AFB7-B9CBB7AB0795}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1415798" y="2278720"/>
+            <a:ext cx="1297150" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+              <a:t>Activity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (11)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ADCA136-11F4-606B-A215-97290E3FD66F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9689547" y="214584"/>
+            <a:ext cx="945322" cy="945322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1445123668"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="51768" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -21109,662 +37468,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
-[...570 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -21848,50 +37636,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -21969,139 +37762,141 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EC41C61-4877-41BA-97B0-0A29EBD17273}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2521384-B27F-43A2-A14F-94C41005AB88}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3626</Words>
+  <Words>5375</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>170</Paragraphs>
-[...1 lines deleted...]
-  <Notes>13</Notes>
+  <Paragraphs>258</Paragraphs>
+  <Slides>30</Slides>
+  <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>3</MMClips>
+  <MMClips>23</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Aptos Narrow</vt:lpstr>
+    <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>Slack-Lato</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">