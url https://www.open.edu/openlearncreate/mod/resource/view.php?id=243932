--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -22,167 +22,151 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_13C_87B9F7C9.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId41"/>
+    <p:notesMasterId r:id="rId36"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="314" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
-    <p:sldId id="290" r:id="rId7"/>
-[...32 lines deleted...]
-    <p:sldId id="315" r:id="rId40"/>
+    <p:sldId id="272" r:id="rId7"/>
+    <p:sldId id="295" r:id="rId8"/>
+    <p:sldId id="316" r:id="rId9"/>
+    <p:sldId id="296" r:id="rId10"/>
+    <p:sldId id="297" r:id="rId11"/>
+    <p:sldId id="298" r:id="rId12"/>
+    <p:sldId id="277" r:id="rId13"/>
+    <p:sldId id="278" r:id="rId14"/>
+    <p:sldId id="317" r:id="rId15"/>
+    <p:sldId id="299" r:id="rId16"/>
+    <p:sldId id="300" r:id="rId17"/>
+    <p:sldId id="301" r:id="rId18"/>
+    <p:sldId id="302" r:id="rId19"/>
+    <p:sldId id="323" r:id="rId20"/>
+    <p:sldId id="285" r:id="rId21"/>
+    <p:sldId id="280" r:id="rId22"/>
+    <p:sldId id="303" r:id="rId23"/>
+    <p:sldId id="304" r:id="rId24"/>
+    <p:sldId id="305" r:id="rId25"/>
+    <p:sldId id="306" r:id="rId26"/>
+    <p:sldId id="289" r:id="rId27"/>
+    <p:sldId id="318" r:id="rId28"/>
+    <p:sldId id="319" r:id="rId29"/>
+    <p:sldId id="320" r:id="rId30"/>
+    <p:sldId id="308" r:id="rId31"/>
+    <p:sldId id="309" r:id="rId32"/>
+    <p:sldId id="321" r:id="rId33"/>
+    <p:sldId id="322" r:id="rId34"/>
+    <p:sldId id="315" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -377,51 +361,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="SfGsnBtLKOAVXeSL1uh/iA==" hashData="408Mayq7Ru7jjeLxNzgPAQfVBsRqYxlSe7oVN71T2It0HZvOqHuRqbrptHdKocOXHz+8sjZjzaqDj88K+bNIEA=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId42" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId42" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
@@ -1202,1348 +1186,892 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
     <p:restoredTop sz="64883" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="45" d="100"/>
-          <a:sy n="45" d="100"/>
+          <a:sx n="33" d="100"/>
+          <a:sy n="33" d="100"/>
         </p:scale>
-        <p:origin x="149" y="264"/>
+        <p:origin x="1920" y="256"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="-1094"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{56DAC51C-1A10-4453-A172-897C3DD52BD2}"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
     <pc:docChg chg="custSel addSld delSld modSld">
-      <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{56DAC51C-1A10-4453-A172-897C3DD52BD2}" dt="2025-03-15T17:36:54.220" v="20" actId="1076"/>
-[...51 lines deleted...]
-      <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:51:53.953" v="2066" actId="20577"/>
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:56.961" v="1052" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:44:47.001" v="848" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:10:11.865" v="3" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:44:47.001" v="848" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:10:11.865" v="3" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="264"/>
             <ac:spMk id="6" creationId="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:35:59.530" v="560" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:30.425" v="24" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:33:54.141" v="225" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:30.425" v="24" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1972824460" sldId="272"/>
             <ac:spMk id="7" creationId="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:33:47.384" v="221" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:24.628" v="18" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1972824460" sldId="272"/>
             <ac:spMk id="8" creationId="{C3F14525-3DDE-2933-997D-B2E37D8F8668}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:37:34.261" v="10" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="4" creationId="{C405D5B0-7EBD-3F4D-641D-802938B433D2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:05.330" v="16" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="9" creationId="{928915E4-4DCC-3D5F-99EF-45224E799782}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:48.189" v="886" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:36.812" v="52" actId="6549"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1409221089" sldId="277"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:48.189" v="886" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:20.381" v="50" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1409221089" sldId="277"/>
             <ac:spMk id="2" creationId="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:36.812" v="52" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1409221089" sldId="277"/>
+            <ac:spMk id="4" creationId="{BCB083AF-02AE-8D66-43C6-C24C6B427521}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:42:50.182" v="1747" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:46.458" v="56" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1053203308" sldId="278"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:54.439" v="890" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:46.458" v="56" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1053203308" sldId="278"/>
             <ac:spMk id="2" creationId="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:52.157" v="888" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:43.078" v="54" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1053203308" sldId="278"/>
             <ac:spMk id="4" creationId="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:30.183" v="1607" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:54.289" v="88" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2172223504" sldId="280"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:30.183" v="1607" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:54.289" v="88" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2172223504" sldId="280"/>
             <ac:spMk id="5" creationId="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:26.748" v="1601" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:50.657" v="86" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2172223504" sldId="280"/>
             <ac:spMk id="6" creationId="{258398D6-E7B6-547F-135B-96F682BED301}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:23.246" v="1599" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:44.997" v="84" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="964061756" sldId="285"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:23.246" v="1599" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:44.997" v="84" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="964061756" sldId="285"/>
             <ac:spMk id="4" creationId="{276B0536-8E35-8032-529F-574B89B964A7}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:06.422" v="1647" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:30.122" v="106" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2084459267" sldId="289"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:06.422" v="1647" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:30.122" v="106" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2084459267" sldId="289"/>
             <ac:spMk id="2" creationId="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:29.040" v="51" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:04.120" v="4" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1424569127" sldId="290"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:21:12" v="88" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:06.998" v="9" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3918939115" sldId="294"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:07.988" v="852" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:39.182" v="28" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="33464525" sldId="295"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:07.988" v="852" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:39.182" v="28" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="33464525" sldId="295"/>
             <ac:spMk id="7" creationId="{C8371BF7-B759-6711-CCFE-AFA0B5BB12F6}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:05.964" v="850" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:34.507" v="26" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="33464525" sldId="295"/>
             <ac:spMk id="8" creationId="{6A9BD800-B0C5-A937-CC35-9694B6DA92B9}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:31.655" v="866" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:56.886" v="40" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1937517484" sldId="296"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:31.655" v="866" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:56.886" v="40" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1937517484" sldId="296"/>
             <ac:spMk id="7" creationId="{2FAD407F-E99F-C103-5C27-24ABEC7B551D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:28.493" v="858" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:50.451" v="34" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1937517484" sldId="296"/>
             <ac:spMk id="8" creationId="{5E1C37B6-EF73-56F6-81E4-5311222FB143}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:37.742" v="876" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:06.986" v="44" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1182614469" sldId="297"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:37.742" v="876" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:06.986" v="44" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1182614469" sldId="297"/>
             <ac:spMk id="7" creationId="{35C784D6-088A-785D-B749-40B8F1C590A3}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:34.480" v="868" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:03.045" v="42" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1182614469" sldId="297"/>
             <ac:spMk id="8" creationId="{5A1FBBBF-528D-BDD0-7EC3-6DA3F30E32B4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...14 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:43.311" v="884" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:15.056" v="48" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2874621075" sldId="298"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:43.311" v="884" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:15.056" v="48" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2874621075" sldId="298"/>
             <ac:spMk id="7" creationId="{7224295A-E7B7-7455-9642-4D41ED6D6143}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:40.685" v="878" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:11.626" v="46" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2874621075" sldId="298"/>
             <ac:spMk id="8" creationId="{370D9525-8692-66B3-B8D8-E6D1F7460284}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:40:51.956" v="13" actId="21"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2874621075" sldId="298"/>
+            <ac:picMk id="9" creationId="{928915E4-4DCC-3D5F-99EF-45224E799782}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:51:53.953" v="2066" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:06:17.467" v="168" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1491987492" sldId="299"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:57:58.950" v="1571" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:11.826" v="66" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1491987492" sldId="299"/>
             <ac:spMk id="2" creationId="{4ED76E10-1B41-E91C-85A0-379D287DA773}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:57:52.879" v="1565" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:07.955" v="64" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1491987492" sldId="299"/>
             <ac:spMk id="4" creationId="{ED155923-4215-9E91-C8E5-48EB70371FD6}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:06:15.023" v="167" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1491987492" sldId="299"/>
+            <ac:spMk id="5" creationId="{101427C7-65C0-EE29-798B-BAA84AAA1C54}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:58:14.008" v="162" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1491987492" sldId="299"/>
+            <ac:picMk id="6" creationId="{620B5585-CE82-63F4-2C23-2CE90B94ABAB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:58:59.655" v="165" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1491987492" sldId="299"/>
+            <ac:picMk id="7" creationId="{B80384AC-F0FD-9E89-0A88-299AAE78CC18}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:04.963" v="1579" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:19.365" v="70" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1746753405" sldId="300"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:04.963" v="1579" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:19.365" v="70" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1746753405" sldId="300"/>
             <ac:spMk id="2" creationId="{FA3103CB-6071-ED84-8514-1D3DDB200CF6}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:02.591" v="1573" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:15.240" v="68" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1746753405" sldId="300"/>
             <ac:spMk id="4" creationId="{E29014AD-096E-5A72-D043-5DF11F45AA06}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:12.358" v="1587" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:27.395" v="74" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1218424691" sldId="301"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:12.358" v="1587" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:27.395" v="74" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1218424691" sldId="301"/>
             <ac:spMk id="2" creationId="{BEA9C6F2-1793-139B-F8D2-B1E3F97DF668}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:09.561" v="1581" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:23.740" v="72" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1218424691" sldId="301"/>
             <ac:spMk id="4" creationId="{A05B2A70-8236-BE4F-724F-99B7A08B8CB6}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:19.516" v="1597" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:40.463" v="82" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1449912056" sldId="302"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:19.516" v="1597" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:40.463" v="82" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1449912056" sldId="302"/>
             <ac:spMk id="2" creationId="{81BCDE72-A618-B519-37D0-1B7DC6DA371F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:15.211" v="1589" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:32.858" v="76" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1449912056" sldId="302"/>
             <ac:spMk id="4" creationId="{92406FAF-3A65-B768-8182-CF43D05D0054}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...14 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:40.372" v="1617" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:03.261" v="92" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4200419525" sldId="303"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:40.372" v="1617" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:03.261" v="92" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4200419525" sldId="303"/>
             <ac:spMk id="5" creationId="{3B6B25E4-C128-4A3F-1CF2-F75DAD416A62}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:34.632" v="1609" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:59.006" v="90" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4200419525" sldId="303"/>
             <ac:spMk id="6" creationId="{ACC6B495-8089-9B99-BC3B-16CE2ADBCB96}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:46.983" v="1627" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:11.689" v="96" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1011765494" sldId="304"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:46.983" v="1627" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:11.689" v="96" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1011765494" sldId="304"/>
             <ac:spMk id="5" creationId="{EFA8A0E7-01CD-CF5A-6133-61BA210CBA55}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:43.839" v="1619" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:06.948" v="94" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1011765494" sldId="304"/>
             <ac:spMk id="6" creationId="{3EDE0EB1-3E9F-3444-BA38-2025CCA62CAF}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:53.470" v="1637" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:19.079" v="100" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2426011330" sldId="305"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:53.470" v="1637" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:19.079" v="100" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2426011330" sldId="305"/>
             <ac:spMk id="5" creationId="{0112DD13-7ABA-FDC4-3BD3-37CEBAC15785}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:50.216" v="1629" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:16.024" v="98" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2426011330" sldId="305"/>
             <ac:spMk id="6" creationId="{6C38860A-8842-5D6D-A804-EF0DF91D8BEF}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:01.126" v="1645" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:25.868" v="104" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2122968643" sldId="306"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:01.126" v="1645" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:25.868" v="104" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2122968643" sldId="306"/>
             <ac:spMk id="5" creationId="{705F01C1-6EC2-67AE-D357-CB23AF7AA65F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:58:58.423" v="1639" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:22.686" v="102" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2122968643" sldId="306"/>
             <ac:spMk id="6" creationId="{F5650B37-2D9C-D44C-4216-45BAA8D6B274}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...21 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:13.375" v="1701" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:00.123" v="122" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3836051027" sldId="308"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:13.375" v="1701" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:00.123" v="122" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3836051027" sldId="308"/>
             <ac:spMk id="2" creationId="{330A0D92-1422-E8D2-F7D8-5E75A9F1738D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:09.596" v="1694" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:56.911" v="120" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3836051027" sldId="308"/>
             <ac:spMk id="4" creationId="{C175B824-2230-BBC3-DA87-61AA18E4A1BF}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:49:21.293" v="2051" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:08.555" v="126" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3771917180" sldId="309"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:20.710" v="1708" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:08.555" v="126" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3771917180" sldId="309"/>
             <ac:spMk id="2" creationId="{DD84F643-01F4-C759-D95D-40F33C513B1F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:17.904" v="1703" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:03.972" v="124" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3771917180" sldId="309"/>
             <ac:spMk id="4" creationId="{4C24A424-9610-385E-E2BA-F77B00770A89}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:36.296" v="59" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:04.782" v="5" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3837557006" sldId="310"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:47.010" v="67" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:05.298" v="6" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2942730359" sldId="311"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:56.187" v="75" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:05.878" v="7" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3344097696" sldId="312"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:21:08.027" v="85" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:12:06.434" v="8" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="541767186" sldId="313"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:21.495" v="43" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:09:35.976" v="1" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4005942048" sldId="314"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:20:21.495" v="43" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:09:35.976" v="1" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4005942048" sldId="314"/>
             <ac:spMk id="7" creationId="{D5B3CB72-7ED2-BFEA-C58F-1C82B34F857D}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:16.447" v="856" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:55:45.213" v="135" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2277111753" sldId="316"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:16.447" v="856" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:46.978" v="32" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2277111753" sldId="316"/>
             <ac:spMk id="5" creationId="{9DDC4E8A-8308-46D2-3400-71A94988946F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:13.208" v="854" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:41:42.685" v="30" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2277111753" sldId="316"/>
             <ac:spMk id="6" creationId="{F2837E94-AEF0-16A7-6CC9-2332B0AF206D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:32:42.184" v="162" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:55:45.213" v="135" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2277111753" sldId="316"/>
-            <ac:picMk id="4" creationId="{EFB8E3F1-CB9F-7D18-BDD8-00EA8246470D}"/>
+            <ac:picMk id="2" creationId="{5A535FAE-E0DA-1A49-EA3D-44212FD83312}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:45:37.322" v="1976" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:02.002" v="62" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4201418874" sldId="317"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:57:49.186" v="1563" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:43:02.002" v="62" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4201418874" sldId="317"/>
             <ac:spMk id="2" creationId="{38120396-5273-16CD-C198-4B5C0BA1FFE1}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:45:59.760" v="894" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:42:55.894" v="58" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4201418874" sldId="317"/>
             <ac:spMk id="4" creationId="{C8242573-9C2E-5F66-2841-C4B5C4DA0BBC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...262 lines deleted...]
-        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:14.518" v="1653" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:37.894" v="110" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="659697133" sldId="318"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:14.518" v="1653" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:37.894" v="110" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="659697133" sldId="318"/>
             <ac:spMk id="2" creationId="{96116928-A60B-6CD9-6E5D-EFC89CAECEB2}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:12.128" v="1651" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:34.385" v="108" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="659697133" sldId="318"/>
             <ac:spMk id="4" creationId="{22A55E6F-6414-4C20-5F40-1E958BC81BE4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:54.899" v="1674"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:52.296" v="1051" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2537474042" sldId="319"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:27.500" v="1661" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:44.677" v="114" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2537474042" sldId="319"/>
             <ac:spMk id="2" creationId="{D351C917-F7F6-AA24-A684-0562E5EEFEE1}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:54.899" v="1674"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:41.182" v="112" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2537474042" sldId="319"/>
             <ac:spMk id="7" creationId="{8EDBC2A0-F4D7-9C42-987F-E894EB5FB9CB}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:52.296" v="1051" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2537474042" sldId="319"/>
+            <ac:picMk id="6" creationId="{74B39343-2BF8-9557-DF9A-CC12AB87B6C1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="add del">
-[...14 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:05.568" v="1692" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:56.961" v="1052" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1963639458" sldId="320"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:38.138" v="1671" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:52.825" v="118" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1963639458" sldId="320"/>
             <ac:spMk id="2" creationId="{31E51DB6-4F49-D448-2D99-C154B678FC25}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T17:59:56.160" v="1675"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:44:48.859" v="116" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1963639458" sldId="320"/>
             <ac:spMk id="8" creationId="{AEB82D73-A3AB-C405-136A-94F0805835C1}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:56.961" v="1052" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1963639458" sldId="320"/>
+            <ac:picMk id="6" creationId="{4F263408-F0EA-EF6A-D1BF-B33E3F069B00}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-07T13:49:33.003" v="2053" actId="33524"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:15.520" v="130" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2347466961" sldId="321"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:30.446" v="1716" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:15.520" v="130" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2347466961" sldId="321"/>
             <ac:spMk id="2" creationId="{865D240D-2E86-62EA-E667-C8E0D14BAF9E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:25.872" v="1711" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:12.713" v="128" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2347466961" sldId="321"/>
             <ac:spMk id="4" creationId="{DE05A036-8C12-7692-0379-C8CEA6F0012C}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:35.171" v="1719" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:20.998" v="132" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="268943155" sldId="322"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{FED02F58-9032-49AA-AAFC-80DE1A9D984A}" dt="2025-07-05T18:00:35.171" v="1719" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T15:45:20.998" v="132" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="268943155" sldId="322"/>
             <ac:spMk id="2" creationId="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}" dt="2024-09-09T11:36:48.675" v="27" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp add mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:10.103" v="1049" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2963399155" sldId="271"/>
+          <pc:sldMk cId="507549087" sldId="323"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:15:19.291" v="996" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:spMk id="2" creationId="{CBA778F6-DCE0-2A97-719C-8A981E0963CC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:15:15.960" v="992" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:spMk id="5" creationId="{071619B0-174E-B651-0150-159AB5771CF5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:17:21.140" v="1001" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:spMk id="7" creationId="{E9B6DF59-CADD-24D1-EAE0-F95A09684B5D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:18:05.180" v="1045" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:spMk id="9" creationId="{C9D3C50C-3656-042A-807E-9155A75DF317}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:22:56.186" v="1046" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:picMk id="6" creationId="{32E3FD42-6964-FD91-F6AC-DBB7BC2308D0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:23:10.103" v="1049" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="507549087" sldId="323"/>
+            <ac:picMk id="10" creationId="{5A8891E3-77D9-8B09-4341-5169C26CAA84}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldMasterChg chg="modSldLayout">
-[...13 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...19 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -6565,70 +6093,50 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6790,50 +6298,5683 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A98D835-8161-2B23-E65B-EF0F4E65483B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1989CDCF-1DB8-08CF-06DA-FCE1AF80CFAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5518C9A4-490C-7E61-4BFD-4DFE10524F1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Now we will look at how fossil combined heat and electricity plants are represented in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. Firstly, let's think about how they are represented in Reference Energy Systems. Fossil Combined Heat and Power Plants are technologies and so are represented by boxes, as shown on this diagram. These power plants have both an input fuel, which is the specific fossil fuel they burn, and an output commodities, which are electricity and heat. For example, we can see that the coal combined heat and power plant has an input fuel of coal and produces electricity and heat as its output. This diagram also shows one of the examples of generic code names used for all of these technologies and fuels. Using the other generic naming convention you would have for example Country </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Code_POW_CHP_COAL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Country </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Code_POW_CHP_OIL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, Country </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Code_POW_CHP_NG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C03803-3B8A-F066-F95D-52F07B8B1D37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2586012244"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2EE0BB-181E-FBAD-1CFE-85DB530093C9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CAE03E2-AC41-2F94-5C2A-8211BBC2339E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4A0AB7-0A0E-4BB9-A84E-AFC211CACA18}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, fossil power plants are mainly characterized by the parameters shown on this slide. These are:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Output Activity Ratio: this is used to define the output fuel of the power plant, usually electricity (or, in the naming convention, E.L.C. 0 0 1) and has a value of 1 by default.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Input Activity Ratio: this is used to define the input fuel of the power plant and, since the Output Activity Ratio is set to 1 by default, defines the number of units of input fuel needed to produce 1 unit of electricity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Capital, Variable, and Fixed Costs: these parameters are used to represent the costs of power plants. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Availability Factor: this is the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>maximum time a technology can run in the whole year, as a fraction of the year ranging from 0 to 1.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Capacity Factor: this defines how much energy is actually generated in a year over how much would be generated if the power plant operated at full capacity all year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Operational Life: this is how many years the plant is expected to operate for. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>We will look at these parameters in more detail in the following slides.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emission Activity Ratio: how much </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mtons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> of carbon dioxide equivalent are emitted per PJ of energy produced by the power plants. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Disclaimer: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>you can either attribute the emissions of fuels at the point of extraction and importation of the fuel or at the point of combustion in power plants. If you have attributed, it at the point of extraction and imports then there is no need to assign an emissions activity ratio to the power plants.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CE4942F-F2D7-A58E-8C3F-99FD109878D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3520511375"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D228BA1-341C-32DD-74FB-75AF6D4E5D69}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71611276-90CB-9D01-90E1-A5C744D2BCF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7D2B2A-0EAF-5251-A8B8-C99F720FF968}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Let's explore the Output Activity Ratio and Input Activity Ratio parameters a little more. The Output Activity Ratio is the parameter used to define the output fuel produced by the power plant and is given a value of 1 by default. So, for the example on this slide, the output activity ratio for our coal power plant would be 1 for electricity. The Input Activity Ratio parameter is then used to define the input fuel and how many energy units of input fuel are needed to produce 1 energy unit of output fuel. So, in this case we want to define how many energy units of coal, the input fuel, are needed to produce 1 energy unit of electricity, the output fuel. In our example, we can see that 3 energy units of coal are needed to produce 1 energy unit of electricity, so the Input Activity Ratio for the coal power plant would be 3 for coal. It is also important to note that power plants can have more than one input or output fuel, for example some models are set up to consider the water consumption of power plants, meaning water would also have to be defined as an input fuel using Input Activity Ratio. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE36C776-3FA9-F9BB-C9F6-8ABBB8168058}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1441842056"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24BD04C9-10B4-0006-6543-1FE75E0588E3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799A5283-1FD2-9C7B-EA65-4BEA0E6E3780}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{913D4AB3-51C6-270A-BE5C-CFF88FC62758}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fossil power plant costs are represented in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> using three parameters. Firstly, the Capital Cost parameter is used to define the one-time costs associated with building and setting up the power plant. This includes things like planning and design, construction and buying machinery, and commissioning and certification. Capital costs are defined using the unit $/kW, referring to the cost in dollars per kW of power plant capacity. The fixed costs parameter is used to consider regular costs occurring in every year that the power plant operates, including the costs of workers' salaries, taxes, insurance, and any fuel costs which are fixed every year. This is defined in $/kW/yr, referring to the cost in dollars per kW of power plant capacity per year. Finally, the variable costs parameter represents costs that are only incurred when the power plant runs to produce electricity. This is often mainly the cost of the input non-fuels or consumables that are needed for the power plant to run, such as chemicals. Variable costs are defined using the unit $/GJ, referring to the cost per GJ of energy produced. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB37DAB1-3F70-21CB-E84F-9B1D4D87EE3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="938148188"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06616403-A2FF-A88A-E4F0-E01D39B13F3E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C01B7BA5-E7F7-171D-584D-4EE3CC72960C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E38FDF81-2030-4F32-F8E0-4B03FB76EBC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Other key parameters for defining fossil power plants in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> include the availability factor, capacity factor, and operational life. This slide includes definitions for these parameters in relation to power plants. The availability factor represents the maximum time that a power plant is able to operate over the year, as a fraction of the whole year, ranging from 0 to 1. This value is set to 1 by default, meaning the power plant would be able to operate over the whole year; however, it can be adjusted to less than 1 to account for planned outages. For example, if we knew that a coal power plant would be out of operation for 10% of the year due to planned maintenance, we would give the technology an availability factor of 0.9. The capacity factor represents the power plant capacity available in each modelled time slice, as a fraction of the total installed capacity, ranging from 0 to 1. This parameter is used to account for unplanned outages. If 100% of a power plant's capacity could run to produce power 100% of the time, the power plant would have a capacity factor of 1. However this is not the case in reality as power plants do not always run at full capacity or all the time. For example, a coal power plant may have a capacity factor of 80%. Finally, the operational life parameter is the useful lifetime of the power plant in years. For example, a typical fossil power plant might have an expected life time of 25 years. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82600854-696F-99C7-3484-0ADDFFC7BC9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="760035727"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C7F780-568A-851C-F6E7-5010C84ECF5E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{236A55B0-61CD-3047-EC89-19CCD1696B51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89B26B40-D05A-2B8C-0436-F43A49335C73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Emission Activity Ratio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is used to define an emission factor for a technology. It describes the relationship between the activity of a technology and its associated emissions by indicating how many units of emissions are released per unit of activity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For example, the combustion of 1 GJ of natural gas releases approximately 50.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> of CO₂ into the atmosphere. If a natural gas–fired power plant operates at an efficiency of 50%, then 2 GJ of natural gas are required to generate 1 GJ of electricity. In this case, the Emission Activity Ratio is calculated as the ratio of emissions (2 × 50.2 = 100.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> of CO₂) to activity (1 GJ of electricity generated), resulting in a value of 100.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tCO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>₂/GJ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Emission Activity Ratio is both technology- and emission-specific and may vary across years and modes of operation. It is particularly important to define this parameter for each technology, especially when emissions are not accounted for at the primary production or import technology level. Doing so allows users to obtain emissions by technology and sector, rather than only total emissions by fuel.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>When technology-specific emission factors are not available, the Emission Activity Ratio can be estimated using the formula shown in the slide. This ratio is equivalent to dividing the fuel emission factor by the corresponding technology efficiency.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA81657-9183-E629-846F-F5BC75C68592}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2934541865"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The coal supply chain is made up of different stages, including: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Mining and preparation (underground or surface).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transportation. this accounts for a large part of the total cost of the delivered product. It usually occurs via railways, large vessels through oceans, pipelines as a mixture of coal and water, and trucks (for short distances).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Combustion-based power plants. Two main technologies are used in coal power plants: Super-critical pulverized coal (or S. C. P. C.) and the Integrated Gasification Combined Cycle (or I. G. C. C.). Additionally, Carbon Capture and Storage (or C. C. S.) can be applied.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>End-use of electricity in all sectors of society. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>In many countries, coal is a source of energy security and jobs, as it is: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•Relatively inexpensive,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•Simple to extract and transport,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•Capable of providing baseload power generation,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•Located in politically stable regions and abundant in many countries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>However, there are challenges associated with coal, discussed next. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763564257"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A688A93-E349-AF49-0FB2-3D2443C0A7D6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A78D0C2D-9EF4-2494-0EE7-FBF47924CAC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{737204FD-F8DC-00A4-8019-A19648D511DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>This slide shows some of the negative impacts of the coal supply chain and coal-fired power plants. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The continuing trend of year-on-year growth in coal-fired power needs to be reversed to meet ambitious carbon dioxide emissions targets. Indeed, the entire coal supply chain has negative impacts on: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Climate, due to Carbon Dioxide, Sulphur Dioxide, and mercury emissions which cause acidification and contribute to global warming.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Land-use, as mining activities degrade the vegetation, harm wildlife, and reduce crop fertility. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Water, though increased alkalinity, which degrades aquatic habitats.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>We should bear in mind that Coal has strong advantages and disadvantages. We need to understand what drives governments to use it and what the trade-offs are in order to find feasible alternatives. Policy incentives such as carbon pricing and regulation are imperative to control pollution and limit generation from inefficient coal-fired power plants. A systems perspective may allow us to see non-obvious risks and opportunities of shifting away from coal or maintaining it.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F7DF72B-051B-C989-D549-9D566C8F1DCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494643069"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1FE9830-8065-14D9-893E-7F5C54C9E170}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89668035-BE16-B036-8C7E-F529D8447CE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B4216F8-BD3E-3EEC-429F-C6D927C9ACAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This time let's look at the oil and gas supply chains. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Oil and gas prices have been subject to oscillations, caused by geopolitical factors and related supply–demand balances. This raises questions of</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>energy supply security and import dependency for individual countries, but also of the resilience of the global economy to oil prices and vice versa. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The oil supply chain includes the following stages: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Extraction, using conventional wells, deep-water production, and enhanced oil recovery methods.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transportation (using oil tankers, pipelines, trucks, and railways) and storage.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Refining, which is the industrial process that transforms crude oil into useful products such as petroleum naphtha, gasoline, and diesel fuel.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Combustion-based power plants.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Utility-scale power generation from oil products like heavy fuel oil or diesel has recently declined and is now responsible for only minor shares of generation in many regions. Small diesel generators are still used as backup (for example, in hospitals, factories, or households), especially in developing countries with unreliable electricity supply.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>The gas supply chain includes: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Extraction, using conventional wells, deep-water production, or hydraulic fracturing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Transportation (with pipelines and ships) and storage (underground storage or on-board Liquefied Natural Gas fleets). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Combustion-based power plants: Open Cycle Gas Turbines (O. C. G. Ts) and Combined Cycle Gas Turbines (C. C. G. Ts), the latter of which has a Heat Recovery Steam Generator (H. R. S. G.) to make use of waste heat, increasing efficiency.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47515C12-CB3D-079E-9084-24A95D2530C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="399196862"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In this lecture we will cover fossil power plants, namely coal, oil, and gas power plants which are highlighted in the RES diagram above. These are all types of thermal power plants. Note that biomass power plants are also thermal power plants; however, they will be covered separately in a later lecture. We will also touch on thermal combined heat and power plants (CHPs) briefly. We will first look at a basic overview of coal, diesel, and gas power plants and CHPs, then look at their technical characteristics and representation in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, before finally exploring their impacts, both environmental and societal. In the last part of this lecture, we will learn more about Power Transmission and Distribution technologies, which are also highlighted on the RES diagram above.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{201CA14F-A36B-2DB6-0B2D-A3EA6C979333}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97A1551-B24C-BA80-3391-90B106ACC738}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DD4BC7-65CC-3F98-672E-5099F9B5AFBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oil and Gas have a negative impact on the environment at all the stages of the supply chain from production to transportation and final uses: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hydraulic fracking, which consists of fracturing rocks with pressurized liquid to produce oil and gas, causes significant environmental concerns. These are related to waste-water disposal, pollution of underground water, and increased seismic activity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>After being extracted, oil is often transported using ships. Several oil spills in the sea have resulted in destruction of the ecosystem and loss of biodiversity, as well as pollution of the water. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>If there are any leaks in the natural gas production chain, methane (CH4) is released, contributing to global warming. This greenhouse gas has a 20-times stronger warming effect than CO2, though it has a shorter lifespan in the atmosphere. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>When the oil or the gas is finally burnt in power plants, emissions at local, regional, and global levels are released. These include CO2, NOx and particulate matter.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oil products are the main fuels in the transport sector (cars, buses, trucks, motorbikes, and so on), which is responsible for a large share of global emissions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636B1A2A-755F-0A16-3BFA-FD1CC2720CDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2651881000"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452016D1-F34A-358C-7AC4-8E5931A94D58}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5C0786F-F608-AA5D-7F26-EEBEBEE7746A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E1E0952-8DAE-82D1-4FCD-8110D5BCCEEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Demand for oil and especially gas is expected to increase if policies do not change drastically. This demand is driven by large and fast-growing economies. Technological solutions which could avert this are emerging, but they could have deep impacts on the system, which are not always known. There are also social factors that slow down the shift from oil and gas resources, including the need for fast growth (which can be easier to achieve using fossil fuels), the conservative trust in mature solutions, and the need for security. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Oil, gas, and coal have long contributed to the development of economies and their security of supply. However, they have important economic, social, and environmental consequences. Oil and gas are often produced in politically unstable regions, where sometimes wars, civil conflicts, or turmoil are related to control of the fossil fuel reserves. Moreover, there are many reported cases of large displacements of local populations for oil extraction activities, which can harm local societies. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>From an environmental point of view, there is an urgent need to reduce global reliance on fossil fuels, but shifting away from these sources may have system impacts that need to be considered when supporting governments' decarbonization strategies. We need models to quantify potential impacts of continuing current trends or shifting away from them.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FB5039F-D367-3016-3167-13F775C2E85E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3798304511"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394722427"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Once electricity has been produced by power generation technologies, it has to be transported to consumers for use. This process is done by power transmission and distribution technologies. Power transmission occurs over large distances and at high voltages, transporting electricity from the site of generation to areas where it is used, such as cities. Distribution occurs over much smaller distances and at lower voltages, taking power from the transmission system and distributing it to individual buildings. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2744258463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DB6462B-A6A1-B3E5-E956-F727EB5934E8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68426BF0-8F31-5BE8-3086-62A9F024D192}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDB7923-A780-1D42-865D-004A1E451200}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>At all times the electricity system has to be balanced. This means that generation has to equal consumption plus losses. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Losses occur in energy systems for several reasons,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>for example power transmission technologies are not 100% efficient. This means that some energy is lost at several stages of the chain from electricity generation by power plants to electricity consumption by consumers. To ensure there is sufficient energy available, these losses must be considered in the balance of the system, meaning generation must equal the sum of consumption plus losses.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Because there is often no economically viable way to store very large quantities of electricity, it is important that this balance is maintained at all times, so in any one instance the total electricity generated should equal the sum of consumption plus losses. This has implications for the planning of energy supply, because some electricity generation technologies have limited flexibility, meaning they cannot be relied upon to produce electricity at all times. It is important that we model time variability so we can ensure that the system is balanced at all times. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8AB433B-C1B9-D689-5888-522DD208263F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055513885"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29498971-3001-F213-5EDF-017E13F7660E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FF45094-A23F-7439-FD22-935D1FD8A76D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1A04567-F40E-796A-B542-DE56BAAA9D50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>      So, electricity systems are not completely efficient and contain several losses. This means that not all of the primary energy entering an electricity system is used by consumers. It is important to understand where these losses come from and consider them when modelling energy systems. The first source of losses is thermal energy losses in the generation of electricity; thermal electricity generation by power plants is not 100% efficient and some of the primary energy put in is lost as heat. These are usually the largest losses in the system. For example, not all of the energy in the coal burned at a coal power station is converted to electricity as a proportion of it is lost as heat. The concept of power plant efficiency is explored further in Lecture 4.  A further source of energy losses is in the transmission and distribution of electricity, which again is not a 100% efficient process. Losses can be estimated as a percentage by calculating the difference between the output and input energies, then dividing this difference by the input energy, as illustrated in the equation on the slide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>     Because of these system losses, electricity systems must always generate more electricity than is actually consumed to ensure demand is met. In some cases, electricity systems can fail to meet demand, for example because there is insufficient generation capacity. This has significant impacts on society. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC9661B-99B7-85D0-8C6C-377F485300C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="939501147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E45249B-108D-F2F1-5261-CF040D9B8667}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE6B8DA1-9F01-26E1-EE61-917C61FE41A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5342EFB-6FBB-D42C-1B90-D0AD6E6BF01E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Now we understand a little more about transmission and distribution technologies, let's think about how we represent them in Reference Energy Systems and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. On this diagram, the transmission and distribution technologies are highlighted. We can see that they are each modelled as a separate technology represented by a box on the reference energy system. We can also see what the input and output fuels for each of these technologies are. The input fuel for the transmission technology is the electricity from power plants, which is transported by the transmission technology to produce the output fuel of electricity after transmission. This electricity is then ready to be distributed to users, so it is taken in by the distribution technology as the input fuel. The distribution technology then produces the output electricity which is ready to be used – in this diagram this is named electricity after distribution. We will look at how these technologies are modelled in more detail in the following slides. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32057957-17FD-7DEE-955C-B30F7B425C2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3346576875"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DDDE99-4B12-5850-8905-3DCE7A98A2AE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35BE2903-F880-6F2B-D0BA-9344A7D36038}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E06AB6E-5922-3FD7-26C5-DA8D85954573}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Here we can see a close up of the power transmission and distribution technologies as they appear in Reference Energy System diagrams, as well as the generic naming convention used to name the technologies and their input and output fuels. We can see that power transmission is named PWRTRN., with an input fuel of ELC001, and an output fuel of ELC002, while power distribution is named PWRDIST, with an input fuel of ELC002, and an output fuel of ELC003. The first important parameters for defining power transmission and distribution technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> are the input activity ratio and output activity ratio, with examples shown on this slide. As with previous examples, we will set the output activity ratio to 1 by default. For power transmission, the output activity ratio will therefore be 1 for ELC002, since this is the fuel produced by power transmission. With the output activity ratio set to 1, we can calculate the input activity ratio using the technology's efficiency, which in this case is 95% or 0.95 as a decimal. The input activity ratio is 1 divided by the efficiency as a decimal, so 1 divided by 0.95, giving us an input activity ratio of 1.05 for the power transmission technology, assigned to ELC001, since this is the input fuel for power transmission. The same method can be used to calculate the input activity ratio for power distribution, as shown on the slide. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D43E0865-5586-576A-D67C-FE80073D1D25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2682052642"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE19B10B-873C-9D19-3C6E-F28364452AB7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DCD18E6-F055-5841-88A4-DE312BC6EAC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3FBC46-29A2-29C6-E2D8-B14F4DE9F7FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Other important parameters for defining transmission and distribution technologies in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> are Capital, Fixed, and Variable Costs, and Operational Life. We discussed all of these parameters earlier in the lecture in relation to power plants, and we will now look at their meaning for power transmission and distribution technologies. The capital cost, in $/kW, defines the one-off investment costs of the power transmission or distribution technologies, mainly including the costs of the electrical equipment required. The fixed cost, in $/kW/yr, represents the fixed annual costs of operating and maintaining the transmission and distribution systems, for example the costs of workers' salaries. Thirdly, the variable cost, in $/GJ, represents costs that only occur when the transmission and distribution technologies actively transport electricity, defining the cost per GJ of electricity transmitted or distributed. Finally, the operational life refers to the lifetime of the power transmission or distribution technology in years. These technologies can have quite a long lifetime, for example 30 or 50 years. We will practice adding these technologies to our own model in the hands-on exercises. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74173B14-E309-22F2-877C-916D7C70CFE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4017848457"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFD813B-D1BD-08F8-A79B-A4F80EBCD57D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D277DAE-8B69-E668-FA52-726C683B7AE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3061B8AC-EE71-1536-4C1C-417DD173A615}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>Thermal power plants are power plants where thermal energy, generated by burning a fuel, is converted to electrical energy. This includes fossil power plants, where the fuel burnt is a fossil fuel, such as coal, natural gas, or oil. Although the fuel used can vary, these power plants are based around similar processes: the fuel is burnt to produce heat which generates steam. This steam then drives a turbine, which drives a generator to produce electricity. It is important to note that different fuels release different amounts of energy when burned. This is measured by the fuel's calorific value, which is the amount of energy released when 1kg of the fuel is burnt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E4B5A5C-97B1-D032-CD3E-27E3FECCD2E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3926226189"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -6949,78 +12090,78 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2412845645"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997529EB-8BF9-E85A-51D8-C61AC422FFA1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7193,70 +12334,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1510744299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE2A256D-6174-755C-8B4F-2CC317485DF5}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7453,70 +12594,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="352791548"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295D1ADD-4C62-74A4-1CC5-B4CBC93B570E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -7690,6827 +12831,60 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="223168964"/>
-      </p:ext>
-[...6765 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14573,89 +12947,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...37 lines deleted...]
-          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
@@ -14690,232 +13025,244 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3714309687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 162">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thermal power plants are power plants where thermal energy, generated by burning a fuel, is converted to electrical energy. This includes fossil power plants, where the fuel burnt is a fossil fuel, such as coal, natural gas, or oil. Although the fuel used can vary, these power plants are based around similar processes: the fuel is burnt to produce heat which generates steam. This steam then drives a turbine, which drives a generator to produce electricity. It is important to note that different fuels release different amounts of energy when burned. This is measured by the fuel's calorific value, which is the amount of energy released when 1kg of the fuel is burnt.</a:t>
+              <a:t>Now we will look at how fossil power plants are represented in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. Firstly, let's think about how they are represented in Reference Energy Systems. Fossil Power Plants are technologies and so are represented by boxes, as shown on this diagram. These power plants have both an input fuel, which is the specific fossil fuel they burn, and an output commodity, which is electricity. For example, we can see that the coal power plant has an input fuel of coal and produces electricity as its output. This diagram also shows an example of one of the generic code names used for all of these technologies and fuels, which we will use when building our own model in hands-on exercises. It is important to note that this diagram shows two types of gas power plant: Combined Cycle Gas Turbines and Open Cycle Gas Turbines. In a Combined Cycle Turbine, waste heat generated by burning the gas can be recycled, increasing the efficiency of the power plant compared to Open Cycle Gas Turbines. In this particular code naming convention, these types of power plants are named PWRNGS001 and PWRNGS002 respectively, in the other common naming convention the two different natural gas plants would be distinguished based on their names Country </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Code_POW_PP_NG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> and Country </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Code_POW_PP_NGCC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> respectively.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14926,51 +13273,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3926226189"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2704415876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -18663,187 +17010,167 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_13C_87B9F7C9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.boell.org/en/2018/04/24/energy-atlas-graphics-and-license-terms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/10/11/1855#cite" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2412-3811/4/4/74/htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1996-1073/10/11/1855#cite" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585626" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2412-3811/4/4/74/htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585626" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/1942510#.YC5VjehKhPY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4558799" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.boell.org/en/2018/04/24/energy-atlas-graphics-and-license-terms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -18924,3719 +17251,155 @@
             <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B3CB72-7ED2-BFEA-C58F-1C82B34F857D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="521158" y="1287629"/>
-            <a:ext cx="7587564" cy="1446550"/>
+            <a:off x="521157" y="1176426"/>
+            <a:ext cx="7587564" cy="2800767"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 6 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ENERGY SUPPLY</a:t>
-[...8 lines deleted...]
-            </a:endParaRPr>
+              <a:t>FOSSIL POWER </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PLANTS, TRANSMISSION </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>&amp; DISTRIBUTION</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4005942048"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...3596 lines deleted...]
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22872,682 +17635,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>15</a:t>
-[...630 lines deleted...]
-              <a:t>16</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="687190" y="1013844"/>
             <a:ext cx="8185348" cy="400110"/>
@@ -23557,51 +17689,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.1 </a:t>
+              <a:t>6.2.1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Fossil Power Plants in Reference Energy Systems </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -23642,51 +17774,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -25670,51 +19802,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{422C9E0E-B63B-F073-EAA6-287AD7B64E4D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
@@ -25737,51 +19869,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.3 </a:t>
+              <a:t>6.2.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Fossil Power Plants in Reference Energy Systems </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -25822,51 +19954,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -27783,51 +21915,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75C7C8F-3BE0-CFDE-F7D4-91DCCE4B53A2}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -28069,51 +22201,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>18</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED76E10-1B41-E91C-85A0-379D287DA773}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="687190" y="1013844"/>
             <a:ext cx="8185348" cy="400110"/>
@@ -28123,51 +22255,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.3 </a:t>
+              <a:t>6.2.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Defining Fossil Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -28236,51 +22368,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -28449,199 +22581,199 @@
               <a:rPr lang="en-ZA" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Operational Life </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2500" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Emissions Activity Ratio</a:t>
+              <a:t>Emission Activity Ratio</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2500" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize (88)">
+          <p:cNvPr id="7" name="synthesize (3)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620B5585-CE82-63F4-2C23-2CE90B94ABAB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80384AC-F0FD-9E89-0A88-299AAE78CC18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10483190" y="91776"/>
-            <a:ext cx="922068" cy="922068"/>
+            <a:off x="10545487" y="297420"/>
+            <a:ext cx="1064098" cy="1064098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1491987492"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="62712" fill="hold"/>
+                                        <p:cTn id="6" dur="89928" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E6AD07-875C-0E00-7544-4E9F13C42E12}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -28883,51 +23015,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>19</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3103CB-6071-ED84-8514-1D3DDB200CF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="687190" y="1013844"/>
             <a:ext cx="8185348" cy="400110"/>
@@ -28937,51 +23069,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.4 </a:t>
+              <a:t>6.2.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Input &amp; Output Activity Ratios </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -29022,51 +23154,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -29225,721 +23357,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...669 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694A620-A24F-E346-DB45-0A8F81F80D3E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -30181,51 +23643,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>20</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA9C6F2-1793-139B-F8D2-B1E3F97DF668}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="687190" y="1013844"/>
             <a:ext cx="8185348" cy="400110"/>
@@ -30235,51 +23697,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.5 </a:t>
+              <a:t>6.2.5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Fossil Power Plant Costs </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -30320,51 +23782,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -30794,51 +24256,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="11"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BC0A8C-52F5-A596-2AB7-20E0D1D65708}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -31080,51 +24542,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>21</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81BCDE72-A618-B519-37D0-1B7DC6DA371F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="687190" y="1013844"/>
             <a:ext cx="8185348" cy="400110"/>
@@ -31134,51 +24596,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.3.6 </a:t>
+              <a:t>6.2.6 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Availability Factor, Capacity Factor, and Operational Life </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -31219,51 +24681,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.3 </a:t>
+              <a:t>6.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Fossil Power Plants in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
@@ -31536,51 +24998,1032 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CA23AA8-0543-6B20-6BE5-1625855C12AA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADBE7EC8-05F9-7B35-7257-C57BEC126020}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA778F6-DCE0-2A97-719C-8A981E0963CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="687190" y="1091664"/>
+            <a:ext cx="8185348" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.2.7 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Emission activity ratio</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDADEEEA-1173-0BBF-45F9-26F731D18E30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582415" y="-401404"/>
+            <a:ext cx="10361809" cy="1397649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Fossil Power Plants in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{071619B0-174E-B651-0150-159AB5771CF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="644326" y="1661890"/>
+            <a:ext cx="10860484" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>It defines the relationship between the activity of a technology and its emissions, by indicating how many emission units are released for every unit of activity</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="TextBox 8">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D3C50C-3656-042A-807E-9155A75DF317}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-396935" y="3694931"/>
+                <a:ext cx="12943006" cy="1369606"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐸𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" i="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑎𝑐𝑡𝑖𝑣𝑖𝑡𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑟𝑎𝑡𝑖𝑜</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:begChr m:val="["/>
+                          <m:endChr m:val="]"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:f>
+                            <m:fPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2800" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:fPr>
+                            <m:num>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2800" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑀𝑡</m:t>
+                              </m:r>
+                              <m:sSub>
+                                <m:sSubPr>
+                                  <m:ctrlPr>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                  </m:ctrlPr>
+                                </m:sSubPr>
+                                <m:e>
+                                  <m:r>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>𝐶𝑂</m:t>
+                                  </m:r>
+                                </m:e>
+                                <m:sub>
+                                  <m:r>
+                                    <a:rPr lang="es-CO" sz="2800" i="0">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>2</m:t>
+                                  </m:r>
+                                </m:sub>
+                              </m:sSub>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2800" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑒</m:t>
+                              </m:r>
+                            </m:num>
+                            <m:den>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2800" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑃𝐽</m:t>
+                              </m:r>
+                            </m:den>
+                          </m:f>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2800" i="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:f>
+                        <m:fPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝐹𝑢𝑒𝑙</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑒</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑓𝑎𝑐𝑡𝑜𝑟</m:t>
+                          </m:r>
+                          <m:d>
+                            <m:dPr>
+                              <m:begChr m:val="["/>
+                              <m:endChr m:val="]"/>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2800" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:f>
+                                <m:fPr>
+                                  <m:ctrlPr>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                  </m:ctrlPr>
+                                </m:fPr>
+                                <m:num>
+                                  <m:r>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>𝑀𝑡</m:t>
+                                  </m:r>
+                                  <m:sSub>
+                                    <m:sSubPr>
+                                      <m:ctrlPr>
+                                        <a:rPr lang="es-CO" sz="2800" i="1">
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                      </m:ctrlPr>
+                                    </m:sSubPr>
+                                    <m:e>
+                                      <m:r>
+                                        <a:rPr lang="es-CO" sz="2800" i="1">
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>𝐶𝑂</m:t>
+                                      </m:r>
+                                    </m:e>
+                                    <m:sub>
+                                      <m:r>
+                                        <a:rPr lang="es-CO" sz="2800" i="0">
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>2</m:t>
+                                      </m:r>
+                                    </m:sub>
+                                  </m:sSub>
+                                  <m:r>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>𝑒</m:t>
+                                  </m:r>
+                                </m:num>
+                                <m:den>
+                                  <m:r>
+                                    <a:rPr lang="es-CO" sz="2800" i="1">
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>𝑃𝐽</m:t>
+                                  </m:r>
+                                </m:den>
+                              </m:f>
+                            </m:e>
+                          </m:d>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑇𝑒𝑐h𝑛𝑜𝑙𝑜𝑔𝑦</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2800" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑒𝑓𝑓𝑖𝑐𝑖𝑒𝑛𝑐𝑦</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="TextBox 8">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D3C50C-3656-042A-807E-9155A75DF317}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-396935" y="3694931"/>
+                <a:ext cx="12943006" cy="1369606"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="synthesize (4)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A8891E3-77D9-8B09-4341-5169C26CAA84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10568793" y="236037"/>
+            <a:ext cx="936017" cy="936017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="507549087"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="88056" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="10"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -31816,51 +26259,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>22</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -31960,51 +26403,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>22</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -32025,51 +26468,51 @@
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 6.3 References</a:t>
+              <a:t>Lecture 6.2 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512794A9-2AD3-6AA5-E3D9-E62DB796D066}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1809086"/>
             <a:ext cx="9843579" cy="2785378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -32218,51 +26661,51 @@
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E7DE52F-B462-0DCB-396E-00EF5F391FEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -32528,51 +26971,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>23</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -32582,51 +27025,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.4.1 Coal Supply Chain</a:t>
+              <a:t>6.3.1 Coal Supply Chain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258398D6-E7B6-547F-135B-96F682BED301}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="-1901"/>
             <a:ext cx="10470704" cy="824755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -32642,51 +27085,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.4 </a:t>
+              <a:t>6.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Impacts of Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0825D154-7159-BA98-9CB5-70AAF5725E63}"/>
               </a:ext>
@@ -32873,51 +27316,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80348B5-03EE-CA07-D55E-7C99C8EA507A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -33159,51 +27602,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>24</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B6B25E4-C128-4A3F-1CF2-F75DAD416A62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -33213,51 +27656,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.4.2 Damaging impact of Coal</a:t>
+              <a:t>6.3.2 Damaging impact of Coal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC6B495-8089-9B99-BC3B-16CE2ADBCB96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="-1901"/>
             <a:ext cx="10470704" cy="824755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -33273,51 +27716,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.4 </a:t>
+              <a:t>6.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Impacts of Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963F6A89-051F-1A67-E425-9082E659DBF2}"/>
               </a:ext>
@@ -33859,51 +28302,736 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835429" y="-210808"/>
+            <a:ext cx="7651304" cy="1361676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1529332"/>
+            <a:ext cx="10323110" cy="4346174"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: Understand the concepts of fossil power plants and fossil fuel supply chains</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2: Learn how to represent fossil power plants in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Understand key characteristics and impacts of fossil power plants and their interactions with the wider energy system</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: Understand key characteristics of transmission and distribution technologies and how to represent them in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A81C7902-A677-93CD-2492-37C51013ED53}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -34145,51 +29273,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>25</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFA8A0E7-01CD-CF5A-6133-61BA210CBA55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -34199,51 +29327,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.4.3 </a:t>
+              <a:t>6.3.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Oil and Gas Supply Chains</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -34284,51 +29412,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.4 </a:t>
+              <a:t>6.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Impacts of Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4659C18-AC5C-A814-4A6F-65026E34513A}"/>
               </a:ext>
@@ -34544,51 +29672,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CEBC799-2BC7-97AB-8C98-FDB8A7EA901D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -34830,51 +29958,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>26</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0112DD13-7ABA-FDC4-3BD3-37CEBAC15785}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472545" y="836044"/>
             <a:ext cx="8428567" cy="400110"/>
@@ -34884,51 +30012,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.4.4 </a:t>
+              <a:t>6.3.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Environmental Impacts of Oil and Gas Power Plants </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -34969,51 +30097,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.4 </a:t>
+              <a:t>6.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Impacts of Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D8851F7-7E37-D22B-E20F-2AA1B96C49E3}"/>
               </a:ext>
@@ -35279,51 +30407,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3885797B-6EAE-A334-CA2D-BE10C65E3337}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -35565,51 +30693,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>27</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{705F01C1-6EC2-67AE-D357-CB23AF7AA65F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="836044"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -35619,51 +30747,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.4.5 </a:t>
+              <a:t>6.3.5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Social Impact of Oil &amp; Gas power plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -35704,51 +30832,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.4 </a:t>
+              <a:t>6.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Impacts of Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BA3879-F803-4C5A-4C5A-A80FD866B262}"/>
               </a:ext>
@@ -35964,51 +31092,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36244,51 +31372,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>28</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -36306,51 +31434,51 @@
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 6.4 References</a:t>
+              <a:t>Lecture 6.3 References</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCA7CF8-8FF1-6B28-7E9D-39525987B708}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1651923"/>
             <a:ext cx="10031572" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -36417,51 +31545,51 @@
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2084459267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36697,51 +31825,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>29</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96116928-A60B-6CD9-6E5D-EFC89CAECEB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="1054198"/>
             <a:ext cx="8128198" cy="400110"/>
@@ -36751,51 +31879,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.1 Introducing Transmission and Distribution </a:t>
+              <a:t>6.4.1 Introducing Transmission and Distribution </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A55E6F-6414-4C20-5F40-1E958BC81BE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="11897"/>
             <a:ext cx="9271198" cy="1029440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -36811,51 +31939,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 3" descr="A picture containing sky, outdoor, power line, wire&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C031AC7-0F70-2A3C-AA23-1EC2981B5F68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5"/>
           <a:srcRect t="9441" r="524" b="9790"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -37286,692 +32414,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...640 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC78A6E0-9ECD-56E5-E773-2ACB487B275D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -38213,51 +32700,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>30</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D351C917-F7F6-AA24-A684-0562E5EEFEE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="591940" y="1084977"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -38267,51 +32754,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.2 </a:t>
+              <a:t>6.4.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Balancing the Electricity System</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -38356,52 +32843,52 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B39343-2BF8-9557-DF9A-CC12AB87B6C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10444922" y="1026557"/>
-            <a:ext cx="917060" cy="917060"/>
+            <a:off x="9829797" y="367972"/>
+            <a:ext cx="1162458" cy="1162458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EDBC2A0-F4D7-9C42-987F-E894EB5FB9CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="11897"/>
             <a:ext cx="9271198" cy="1029440"/>
           </a:xfrm>
@@ -38419,51 +32906,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2537474042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -38521,51 +33008,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE27E0F1-2FF6-5EDB-7486-841DFA0994C7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -38807,51 +33294,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>31</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E51DB6-4F49-D448-2D99-C154B678FC25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="591940" y="1084977"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -38861,51 +33348,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.3 </a:t>
+              <a:t>6.4.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>System Losses &amp; Reliability</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -39159,51 +33646,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F263408-F0EA-EF6A-D1BF-B33E3F069B00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10662638" y="907486"/>
+            <a:off x="9829797" y="186164"/>
             <a:ext cx="1042055" cy="1042055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB82D73-A3AB-C405-136A-94F0805835C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="11897"/>
             <a:ext cx="9271198" cy="1029440"/>
@@ -39222,51 +33709,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1963639458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -39324,51 +33811,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEC7519-006F-13CC-6B86-72FF3F1DBA8E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="A diagram of a computer&#10;&#10;Description automatically generated">
@@ -39640,51 +34127,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>32</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{330A0D92-1422-E8D2-F7D8-5E75A9F1738D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="997049"/>
             <a:ext cx="9542664" cy="400110"/>
@@ -39694,51 +34181,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.4 </a:t>
+              <a:t>6.4.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Transmission &amp; Distribution in Reference Energy Systems </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -39779,51 +34266,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle: Rounded Corners 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37EAFE42-3157-2BBB-5795-05BA671B0BDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6067424" y="3328989"/>
             <a:ext cx="2747963" cy="585788"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -39974,51 +34461,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018495C7-4EFC-A7DF-A918-EA5547CEC42B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -40260,51 +34747,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>33</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD84F643-01F4-C759-D95D-40F33C513B1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="1054198"/>
             <a:ext cx="8128198" cy="400110"/>
@@ -40314,51 +34801,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.5 </a:t>
+              <a:t>6.4.5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Transmission and Distribution in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -40427,51 +34914,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 6" descr="Diagram&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{768EA263-34A8-ED14-279D-870AADAAF668}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -40644,51 +35131,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66CC91E3-F9D0-1FAE-0608-95248D2366AF}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -40930,51 +35417,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>34</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{865D240D-2E86-62EA-E667-C8E0D14BAF9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="1054198"/>
             <a:ext cx="8128198" cy="400110"/>
@@ -40984,51 +35471,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.5.6 Transmission &amp; Distribution in </a:t>
+              <a:t>6.4.6 Transmission &amp; Distribution in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -41072,51 +35559,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.5 Transmission and Distribution</a:t>
+              <a:t>6.4 Transmission and Distribution</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0CB00EA-3802-B034-D519-848601CA7E16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558599" y="1792065"/>
             <a:ext cx="9652909" cy="3016210"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -41338,4435 +35825,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-[...4383 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1" descr="A diagram of a computer&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{134DF739-F38F-4328-4D44-472D9287A743}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -46032,51 +36135,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>9</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A42A9-4ACF-FE0D-BEEA-EED51A2AE91E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="995986"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -46086,51 +36189,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6.2.1 Introducing Fossil Power Plants</a:t>
+              <a:t>6.1.1 Introducing Fossil Power Plants</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F14525-3DDE-2933-997D-B2E37D8F8668}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="343847" y="150594"/>
             <a:ext cx="10767176" cy="762067"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -46146,51 +36249,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>6.2 </a:t>
+              <a:t>6.1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Introduction to Fossil Power Plants</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6C251B-48D6-468E-15F7-5AD6FA3FC8A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -46275,180 +36378,5252 @@
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize (82)">
+          <p:cNvPr id="9" name="synthesize (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C405D5B0-7EBD-3F4D-641D-802938B433D2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928915E4-4DCC-3D5F-99EF-45224E799782}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10646711" y="150594"/>
-            <a:ext cx="928624" cy="928624"/>
+            <a:off x="10613831" y="34435"/>
+            <a:ext cx="994383" cy="994383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="35112" fill="hold"/>
+                                        <p:cTn id="6" dur="43512" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 6.4 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AD43E5-AB0E-90F8-06FE-CE5A73D64BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="1837661"/>
+            <a:ext cx="10172192" cy="3554819"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, C., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, F., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, A., Sridharan, V., Ramos, E., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rogner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, H., Howells, M., 2018. Electricity supply system in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> I (Thermal power plants and T&amp;D), KTH-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Desa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OpTIMUS.community</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://zenodo.org/record/1942510#.YC5VjehKhPY</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. [18/02/2021] DOI: 10.5281/zenodo.1942510</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO" sz="2500" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2500" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="268943155"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2892618" y="1"/>
+            <a:ext cx="3647976" cy="6857999"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2072812" y="3820416"/>
+            <a:ext cx="5404776" cy="1062083"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0347511-99B8-8D76-E3EA-14E34AA6B517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8905876" y="4625787"/>
+            <a:ext cx="3006724" cy="1586753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FB0232-BD94-E007-45E6-C8BADA66E1CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8929172" y="4762500"/>
+            <a:ext cx="2965506" cy="1304925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9A6A08-36D0-8CC1-D88D-857F1E5DDF1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9239343" y="2741549"/>
+            <a:ext cx="2339789" cy="1815882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consolidated by: Fernando Plazas-Niño, Kane Alexander, Rakia Bouallegui, Lucy Allington, Carla Cannone, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pooya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hoseinpoori</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, Alexander Kell, Adam Hawkes, Mark Howells</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1A6399-95B6-8C71-F141-55FBBA16DB64}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87186AF4-5E25-9A49-F62B-10EF5094406E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8371BF7-B759-6711-CCFE-AFA0B5BB12F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="7382640" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Fuel Power Plants – How do they Work?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9BD800-B0C5-A937-CC35-9694B6DA92B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Why is energy planning important?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A18D8147-00C9-8FA9-59CA-A68B7A50B4FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Diagram 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B926AD82-CFB3-E4C2-1AA4-1B971C28183C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1611310" y="1999108"/>
+          <a:ext cx="8783781" cy="7135089"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 15" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE11A0CE-FB28-AC06-3C09-7FC08004BEBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850331" y="1424672"/>
+            <a:ext cx="3876156" cy="3384504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (83)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DAD052-C0AB-BE1C-8E73-12E4B34A6A02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10646202" y="138288"/>
+            <a:ext cx="1074928" cy="1074928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="33464525"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="37992" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB8E3F1-CB9F-7D18-BDD8-00EA8246470D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1683321" y="1772965"/>
+            <a:ext cx="8088228" cy="4089049"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DDC4E8A-8308-46D2-3400-71A94988946F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343846" y="995986"/>
+            <a:ext cx="9762679" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Fuel Combined Heat and Power Plants – How do they Work?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2837E94-AEF0-16A7-6CC9-2332B0AF206D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Why is energy planning important?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A535FAE-E0DA-1A49-EA3D-44212FD83312}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10623559" y="221113"/>
+            <a:ext cx="974928" cy="974928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2277111753"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="35880" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BF39379-444C-B00A-B588-2D0B259C6272}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67DCD0C1-D179-068C-E33F-D6770E511B9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FAD407F-E99F-C103-5C27-24ABEC7B551D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="8428678" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Power Plants in the Wider Energy System </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E1C37B6-EF73-56F6-81E4-5311222FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Why is energy planning important?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F587770-201B-6DA6-B1B8-D760D01BDDF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="305032" y="3234294"/>
+            <a:ext cx="1642009" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Fuel Extraction or Imports</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD39AB63-60B6-6C17-C4A3-16828582937A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2654540" y="3373994"/>
+            <a:ext cx="1642009" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fuel Processing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{496ACA9A-ED78-4C3E-67FA-5E8EBF144104}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4559541" y="2118280"/>
+            <a:ext cx="1795660" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Power Plants and CHPs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rectangle 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAC6FF7-DE33-779F-6535-79AB6E03A630}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4686541" y="4161394"/>
+            <a:ext cx="1763466" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fuel Transport &amp; Distribution</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13238493-9A78-3961-ADB9-91A6B6C0D5B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7093192" y="1978580"/>
+            <a:ext cx="1983475" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Power Transmission &amp; Distribution</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4532C84D-19CB-3C02-66C2-FDAFBCC8B970}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9820524" y="2118280"/>
+            <a:ext cx="1642009" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Electricity Demand</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF66B4C5-520F-833D-C592-2998C4121A38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8547340" y="3729594"/>
+            <a:ext cx="2996959" cy="2092881"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fossil Fuel demands for:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Transport</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Cooking &amp; Lighting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Heating</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="25" name="Straight Arrow Connector 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{392277A9-91D5-4A38-D85D-676C7C83B2CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024501" y="3663950"/>
+            <a:ext cx="593855" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="26" name="Straight Arrow Connector 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4113A39-E2E4-CFC9-8181-F7518CD5EA95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6398065" y="2446336"/>
+            <a:ext cx="593855" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="27" name="Straight Arrow Connector 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E885428-CABB-C5DF-D6CE-ECB5720C584F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9115865" y="2446336"/>
+            <a:ext cx="593855" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="28" name="Straight Arrow Connector 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{553F7C9B-8618-D8B5-18AC-57E6A868D684}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="4629150"/>
+            <a:ext cx="1714500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="29" name="Straight Arrow Connector 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804B4D8A-DABC-39D9-7C5B-B6193FAC9DAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3954900" y="4222750"/>
+            <a:ext cx="604641" cy="508000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="30" name="Straight Arrow Connector 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72C0DA95-0F54-1323-5551-4998699695D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3851708" y="2635250"/>
+            <a:ext cx="536377" cy="508000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (84)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72DF07FB-9E70-B665-3FD7-E59EFE54C812}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10530426" y="234902"/>
+            <a:ext cx="1161194" cy="1161194"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1937517484"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="72480" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C130056-1B05-EE00-B44C-2A0B50BA8446}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7359F9-1BA4-DCE8-373E-D1D1B22EF150}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35C784D6-088A-785D-B749-40B8F1C590A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1.5 Roles of Fossil Fuels </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A1FBBBF-528D-BDD0-7EC3-6DA3F30E32B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Why is energy planning important?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 9" descr="A picture containing stove, kitchen appliance, appliance&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA42530-0904-0633-FFDC-13076E555787}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4952693" y="2933700"/>
+            <a:ext cx="3530600" cy="2654300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 10" descr="A picture containing lamp&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F871DAE7-9814-C1F0-5079-A565C1458570}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8861980" y="2832100"/>
+            <a:ext cx="1802289" cy="2755900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 12" descr="A picture containing road, way, scene, outdoor&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528EF2EB-3167-6433-F851-F33D3F0FDB45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="665581" y="2933700"/>
+            <a:ext cx="3975100" cy="2654300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D99FED8-D441-09BB-CBD6-3B0C8E29348D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="515302" y="1612303"/>
+            <a:ext cx="9507220" cy="861774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>As well as for electricity generation, fossil fuels are used heavily in transport, cooking, heating, and lighting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="synthesize (85)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B54A9CC-608F-21B5-83D2-30DC7FCCC818}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10631932" y="122829"/>
+            <a:ext cx="1166368" cy="1166368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1182614469"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="67920" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="9"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03156D68-2C65-8406-F4F5-9572188DC387}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4277260A-44E6-F758-777B-4F0CEA92198D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7224295A-E7B7-7455-9642-4D41ED6D6143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="995986"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1.6 Energy Transition </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370D9525-8692-66B3-B8D8-E6D1F7460284}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767176" cy="762067"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>6.1 Why is energy planning important?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 9" descr="A picture containing timeline&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C571D5-3B50-6D29-0662-5484D140388E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect t="2186" r="-182" b="3552"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2543172" y="1882831"/>
+            <a:ext cx="7128901" cy="4415511"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B98B3252-66A9-984B-5361-861555C2B415}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="1399396"/>
+            <a:ext cx="9214049" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2500" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example of the Energy Transition concept from Europe:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2500" b="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68D447FF-6242-68E3-A017-8E0F0A4F1BEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="6311984"/>
+            <a:ext cx="3254991" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Bartz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Stockmar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> licensed with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>CC BY 4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (86)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28221B9B-62F4-C1BC-2F4A-DE0174B2CF8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10598230" y="170456"/>
+            <a:ext cx="1025585" cy="1025585"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2874621075"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="71904" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C284E710-7841-D645-8EBC-8BB6B56440F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="929194" y="214313"/>
+            <a:ext cx="12171356" cy="906334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 6.1 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB083AF-02AE-8D66-43C6-C24C6B427521}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="817022" y="1423324"/>
+            <a:ext cx="10557955" cy="4832092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, C., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, F., Shivakumar, A., Sridharan, V., Ramos, E., Beltramo, A., Rogner, H., Howells, M., 2018. Electricity supply system in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> I (Thermal power plants and T&amp;D), KTH-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Desa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OpTIMUS.community</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>. Available at: https://zenodo.org/record/1942510#.YC5VjehKhPY. [18/02/2021] DOI: 10.5281/zenodo.1942510</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409221089"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
@@ -46983,86 +42158,78 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -47146,50 +42313,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -47246,157 +42418,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D660D42A-BB1C-430F-9167-737DDE8B9E95}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6F904FF-6EF8-45AF-8E2E-495E34929210}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>7216</Words>
+  <Words>6593</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>372</Paragraphs>
-[...1 lines deleted...]
-  <Notes>35</Notes>
+  <Paragraphs>335</Paragraphs>
+  <Slides>31</Slides>
+  <Notes>30</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>27</MMClips>
+  <MMClips>24</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>36</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
+    <vt:vector size="41" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Open Sans Semibold</vt:lpstr>
       <vt:lpstr>Slack-Lato</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>