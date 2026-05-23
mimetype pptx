--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -363,51 +363,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="WiBOKabrxsfsU6W2QsFUlw==" hashData="gKxWeKbGwwoilc0Nz4WicE1qzyUPEidzoHik+HgM6ZhHD07zTo2tOa3jProWp1impoDSfE+YrFTaITG7Yzv2mQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId33" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId33" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
@@ -1181,251 +1181,146 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
     <p:restoredTop sz="60915" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="42" d="100"/>
-          <a:sy n="42" d="100"/>
+          <a:sx n="30" d="100"/>
+          <a:sy n="30" d="100"/>
         </p:scale>
-        <p:origin x="2218" y="264"/>
+        <p:origin x="2028" y="256"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{D35E6ADF-61C0-41B3-A8B4-3FA8AFAEBDB7}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{D35E6ADF-61C0-41B3-A8B4-3FA8AFAEBDB7}" dt="2025-03-15T17:42:04.102" v="16"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:51:27.376" v="9" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-[...105 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1B4A9D99-E9CC-4A9B-8DB4-55FB00FE4A97}" dt="2025-07-05T18:07:37.498" v="1128" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:48:56.594" v="4" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1441190412" sldId="302"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:47:43.462" v="0" actId="478"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1441190412" sldId="302"/>
-            <ac:spMk id="2" creationId="{92705F25-56D3-A4F0-5E04-279EDB840054}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="6" creationId="{D08FC0DE-9C3D-95EA-AD6C-802EAF6A12B2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:48:56.594" v="4" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1441190412" sldId="302"/>
+            <ac:picMk id="7" creationId="{C92BF452-B2E1-C272-F77D-05604EDD2011}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{1B4A9D99-E9CC-4A9B-8DB4-55FB00FE4A97}" dt="2025-07-07T13:55:39.136" v="1134" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:51:01.826" v="8" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1346107317" sldId="306"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:50:17.869" v="5" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1346107317" sldId="306"/>
+            <ac:picMk id="7" creationId="{54EC7BBB-1B8C-86FB-F669-EA81280A68D5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:51:01.826" v="8" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1346107317" sldId="306"/>
+            <ac:picMk id="8" creationId="{945F7897-E646-A7BE-F126-CC7499163720}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}" dt="2024-09-09T11:36:48.675" v="27" actId="20577"/>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T16:51:27.376" v="9" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2963399155" sldId="271"/>
+          <pc:sldMk cId="1481778427" sldId="310"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldMasterChg chg="modSldLayout">
-[...13 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
@@ -18885,51 +18780,63 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>In this final slide on nuclear power we will look at how it can be represented in Reference Energy Systems and example output and input activity ratios. Nuclear power plants are represented as a technology with an input fuel of nuclear fuel, or uranium specifically, and an output fuel of electricity. The relevant generic code names are also shown on this slide. On the previous slide we saw that an example efficiency of a nuclear power plant is 33%. Again, we will define the output activity ratio to equal 1, assigned to E. L. C. 0 0 1. We can then calculate the input activity ratio using our calculation of 1 divided by the efficiency as a decimal, which in this case is 1 divided by 0.33, giving an input activity ratio of 3.03, assigned to U. R. N. since this is the input fuel. </a:t>
+              <a:t>In this final slide on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nuclear power, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>we will look at how it can be represented in Reference Energy Systems and example output and input activity ratios. Nuclear power plants are represented as a technology with an input fuel of nuclear fuel, or uranium specifically, and an output fuel of electricity. The relevant generic code names are also shown on this slide. On the previous slide we saw that an example efficiency of a nuclear power plant is 33%. Again, we will define the output activity ratio to equal 1, assigned to E. L. C. 0 0 1. We can then calculate the input activity ratio using our calculation of 1 divided by the efficiency as a decimal, which in this case is 1 divided by 0.33, giving an input activity ratio of 3.03, assigned to U. R. N. since this is the input fuel. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27732,172 +27639,172 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:srcRect t="7565" b="6688"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2873322" y="1469458"/>
             <a:ext cx="6242110" cy="4988494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize - 2025-02-13T232135.274">
+          <p:cNvPr id="7" name="synthesize (5)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08FC0DE-9C3D-95EA-AD6C-802EAF6A12B2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C92BF452-B2E1-C272-F77D-05604EDD2011}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10530985" y="240073"/>
-            <a:ext cx="973826" cy="973826"/>
+            <a:off x="10496402" y="280974"/>
+            <a:ext cx="1008409" cy="1008409"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1441190412"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="65088" fill="hold"/>
+                                        <p:cTn id="6" dur="87672" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -32019,172 +31926,172 @@
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Small hydropower (&lt;25MW) = PWRHYD003</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="synthesize - 2025-02-13T232549.536">
+          <p:cNvPr id="8" name="synthesize (6)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54EC7BBB-1B8C-86FB-F669-EA81280A68D5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{945F7897-E646-A7BE-F126-CC7499163720}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8843034" y="0"/>
-            <a:ext cx="1129102" cy="1129102"/>
+            <a:off x="8997507" y="116146"/>
+            <a:ext cx="1082158" cy="1082158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1346107317"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="78312" fill="hold"/>
+                                        <p:cTn id="6" dur="100896" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="7"/>
+                  <p:spTgt spid="8"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -43351,97 +43258,98 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -43525,50 +43433,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -43626,98 +43539,83 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA8478D-5C45-45E5-92F1-27085B2DFB06}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5162A225-92A7-4F40-A2F6-B69D0F59EE97}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>5984</Words>
+  <Words>5985</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>220</Paragraphs>
   <Slides>27</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>20</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>