--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,126 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_14A_DD111E96.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_14B_B62C2550.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId36"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="328" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
     <p:sldId id="295" r:id="rId8"/>
     <p:sldId id="296" r:id="rId9"/>
     <p:sldId id="297" r:id="rId10"/>
     <p:sldId id="298" r:id="rId11"/>
     <p:sldId id="277" r:id="rId12"/>
     <p:sldId id="278" r:id="rId13"/>
     <p:sldId id="299" r:id="rId14"/>
     <p:sldId id="300" r:id="rId15"/>
     <p:sldId id="301" r:id="rId16"/>
     <p:sldId id="302" r:id="rId17"/>
     <p:sldId id="330" r:id="rId18"/>
     <p:sldId id="331" r:id="rId19"/>
     <p:sldId id="285" r:id="rId20"/>
-    <p:sldId id="329" r:id="rId21"/>
+    <p:sldId id="280" r:id="rId21"/>
+    <p:sldId id="303" r:id="rId22"/>
+    <p:sldId id="305" r:id="rId23"/>
+    <p:sldId id="306" r:id="rId24"/>
+    <p:sldId id="310" r:id="rId25"/>
+    <p:sldId id="311" r:id="rId26"/>
+    <p:sldId id="289" r:id="rId27"/>
+    <p:sldId id="319" r:id="rId28"/>
+    <p:sldId id="327" r:id="rId29"/>
+    <p:sldId id="318" r:id="rId30"/>
+    <p:sldId id="313" r:id="rId31"/>
+    <p:sldId id="308" r:id="rId32"/>
+    <p:sldId id="309" r:id="rId33"/>
+    <p:sldId id="294" r:id="rId34"/>
+    <p:sldId id="329" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -315,51 +356,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="7S0dZHlbR9efq1yq2XcAiQ==" hashData="1BRF5TNoaX41kv3Xxo6gUdker0u6oTIrabB9nA13p4N/moJ1MIpZnq+W2pPJ2AlmXnnS2ZIABiIKIGlVVT5Szw=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId35" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId37" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{0DAF4564-B3F0-0C0B-184B-E68B101E2DE1}" name="Richardson, Emma J J" initials="ER" userId="S::ejr121@ic.ac.uk::cd282356-08e9-4b47-9ec2-0960e6b8e21d" providerId="AD"/>
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
@@ -1143,422 +1184,414 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="72000" autoAdjust="0"/>
+    <p:restoredTop sz="55128" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="26" d="100"/>
+          <a:sy n="26" d="100"/>
         </p:scale>
-        <p:origin x="1061" y="269"/>
+        <p:origin x="2188" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}" dt="2024-09-09T11:36:48.675" v="27" actId="20577"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="addSld delSld modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-[...83 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:52:11.294" v="93" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:02:09.395" v="5"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:52:11.294" v="93" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:02:09.395" v="5"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="264"/>
             <ac:spMk id="6" creationId="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:39.268" v="0" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2172223504" sldId="280"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:01.500" v="6" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2084459267" sldId="289"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:21.582" v="13" actId="2696"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3918939115" sldId="294"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:04:04.554" v="72" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3918939115" sldId="294"/>
+            <ac:spMk id="2" creationId="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:52:31.752" v="104" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:07:35.352" v="74" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2373833945" sldId="301"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:07:35.352" v="74" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2373833945" sldId="301"/>
+            <ac:spMk id="7" creationId="{402EA676-872F-9EB3-4F7F-F9B5A5731590}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:41.452" v="1" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3461589072" sldId="303"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:43.710" v="2" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2767723928" sldId="305"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:46.168" v="3" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1136945088" sldId="306"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:15.011" v="11" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3167702961" sldId="308"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:17.786" v="12" actId="2696"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3902164328" sldId="309"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:58.444" v="67" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3902164328" sldId="309"/>
+            <ac:spMk id="2" creationId="{092AAEA8-7CBF-5FB2-C8C0-356AD75D681C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:53.320" v="62" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3902164328" sldId="309"/>
+            <ac:spMk id="4" creationId="{B20DCF34-ABA3-9C23-CB58-A348A8A027E2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:50.317" v="4" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2480040589" sldId="310"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:50:54.017" v="5" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1741499872" sldId="311"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:12.015" v="10" actId="2696"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1052998086" sldId="313"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:25.707" v="45" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1052998086" sldId="313"/>
+            <ac:spMk id="2" creationId="{8621AE4C-12EA-AD4E-A463-5D35B0987F15}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:19.894" v="40" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1052998086" sldId="313"/>
+            <ac:spMk id="4" creationId="{CDA4A2C6-8913-817D-15C2-5445B62F29D7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:09.077" v="9" actId="2696"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1764800261" sldId="318"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:12.935" v="35" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1764800261" sldId="318"/>
+            <ac:spMk id="2" creationId="{AF8EF626-0075-4748-A11C-1E890929CA3B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:07.362" v="30" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1764800261" sldId="318"/>
+            <ac:spMk id="4" creationId="{77F24F01-C547-91B1-B57A-C09B21CA1E97}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:03.950" v="7" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2934210611" sldId="319"/>
         </pc:sldMkLst>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:06.211" v="8" actId="2696"/>
+      <pc:sldChg chg="add">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:06.413" v="147"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4084651103" sldId="327"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:42.570" v="14" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:01:34.642" v="4" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3001480701" sldId="328"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:51:42.570" v="14" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:01:34.642" v="4" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3001480701" sldId="328"/>
             <ac:spMk id="7" creationId="{4DDDC315-846A-9B10-9200-54B3635F840E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-07T14:29:46.391" v="994" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:09:03.736" v="77" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3708886678" sldId="330"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T18:54:06.770" v="168" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:09:03.736" v="77" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3708886678" sldId="330"/>
-            <ac:picMk id="7" creationId="{8DECAE4D-A72E-4A4D-AA93-9BCBB1AA4DD7}"/>
+            <ac:picMk id="2" creationId="{A547FDA3-C74F-C446-7A7D-F536437B2320}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T19:18:02.069" v="958" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:17:23.696" v="139" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3056346448" sldId="331"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...16 lines deleted...]
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T19:03:38.571" v="808" actId="14100"/>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:10:42.613" v="87" actId="1037"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3056346448" sldId="331"/>
             <ac:graphicFrameMk id="4" creationId="{B3D8E1FE-B1FA-7141-C865-CC824E8F78EF}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:17:23.696" v="139" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3056346448" sldId="331"/>
+            <ac:picMk id="2" creationId="{53795836-13FC-4958-4E12-DAC1AD5F807C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="new del">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{7D020836-873D-48BC-BA0C-1FF7AA8C133F}" dt="2025-07-05T19:17:55.370" v="956" actId="2696"/>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:25:59.889" v="140" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3379474035" sldId="332"/>
+          <pc:sldMk cId="4206524852" sldId="336"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:02:48.137" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4206524852" sldId="336"/>
+            <ac:spMk id="7" creationId="{AB1E6755-3B2B-249C-1084-571FBDBB64E4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:02:41.588" v="10" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4206524852" sldId="336"/>
+            <ac:spMk id="8" creationId="{876A1CAC-BD23-453D-A245-82BD3D7FD809}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:02.302" v="144" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3167702961" sldId="339"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:42.549" v="57" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3167702961" sldId="339"/>
+            <ac:spMk id="2" creationId="{7EBBDB9A-0784-83E3-ACDD-BCF3D876A827}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:34.288" v="50" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3167702961" sldId="339"/>
+            <ac:spMk id="4" creationId="{28997DD7-83C9-9F8A-B4B6-075DA8497CF9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:00.443" v="141" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3472549310" sldId="2938"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:03:00.566" v="25" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3472549310" sldId="2938"/>
+            <ac:spMk id="3" creationId="{7E164523-804B-8FAC-2BD4-277865C1B5A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:02:54.132" v="20" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3472549310" sldId="2938"/>
+            <ac:spMk id="4" creationId="{587690EC-8D10-BEDF-14AD-8E67E642F1FF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldMasterChg chg="delSldLayout">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:00.443" v="141" actId="47"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="0" sldId="2147483648"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-24T20:26:00.443" v="141" actId="47"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483648"/>
+            <pc:sldLayoutMk cId="2543528112" sldId="2147483670"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...40 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -3006,56 +3039,112 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -4401,359 +4490,359 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>AnnualEmissionLimit</a:t>
+              <a:t>Annual Emission Limit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t> parameter is used to set an upper limit on emissions in a particular year. It will set a total maximum allowable cap on emissions that cannot be exceeded. This parameter can for instance be used to model carbon mitigation scenarios. GHG mitigation goals are often specified as a target in a specific year (e.g. 30% reductions by 2030) and this parameter can be used to represent this. </a:t>
+              <a:t> parameter is used to set an upper limit on emissions in a particular year. It will set a total maximum allowable cap on emissions that cannot be exceeded. This parameter can for instance be used to model carbon mitigation scenarios. Greenhouse gas emission (GHG) mitigation goals are often specified as a target in a specific year (e.g. 30% reductions by 2030) and this parameter can be used to represent this. </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>       </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>      The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>AnnualEmissionLimit</a:t>
+              <a:t>Annual Emission Limit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> parameter is defined for each emission and can be changed from year to year. It is specified in the applicable units of that emission.  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:br>
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>emissions penalty</a:t>
+              <a:t>Emissions Penalty</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> parameter is used to assign a cost to the release of an emission. It can represent an actual charge such as a tax or penalty, or an external cost that is not formally monetized. A negative value can be used to represent a credit or subsidy. </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>      </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>      The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>AnnualEmissionLimit</a:t>
+              <a:t>Emissions Penalty</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t> parameter is defined for each emission and can be changed from year to year. It is specified in currency units per unit of emission (e.g. $/Million tonnes).  </a:t>
+              <a:t>  parameter is defined for each emission and can be changed from year to year. It is specified in currency units per unit of emission (e.g. $/Million tonnes).  </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The parameter </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>ModelPeriodEmissionLimit</a:t>
+              <a:t>Model Period Emission Limit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> is used to set a cumulative limit on emissions over the entire model horizon (i.e. all years).  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>      The parameter can for instance be used to model carbon mitigation scenarios. Since climate change impacts are ultimately determined by total cumulative greenhouse gas emission (GHG), reducing total emissions over time is more important than reaching an emission target for a given year. This parameter therefore lets users directly limit GHG impacts on climate, while allowing for the emission reduction pathway to be optimized. </a:t>
+              <a:t>      The parameter can for instance be used to model carbon mitigation scenarios. Since climate change impacts are ultimately determined by total cumulative GHG, reducing total emissions over time is more important than reaching an emission target for a given year. This parameter therefore lets users directly limit GHG impacts on climate, while allowing for the emission reduction pathway to be optimized. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>      The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>ModelPeriodEmissionLimit</a:t>
+              <a:t>Model Period Emission Limit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> parameter is time-independent and defined for each emission. It is specified in the applicable units of that emission.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -4983,157 +5072,1124 @@
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>We will now look at the concept of the reserve margin in electricity systems. Reserve margin is defined as the planned excess supply capacity that is installed in comparison to the peak load (i.e. peak demand), in units of capacity such as megawatts or gigawatts. The aim of having a reserve margin is to ensure that there is always sufficient power supply to meet demand, even when demand is unexpectedly high or supply is unexpectedly low.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Supply may be reduced, for example, if unfavorable weather conditions lead to particularly low renewable generation, if a power plant breaks down, or if a transmission line is damaged during a severe storm. If in these circumstances there is no reserve margin to increase supply, a significant imbalance may arise between available supply and demand for power, which can damage essential equipment. In these cases, load shedding is used to maintain balance between supply and demand, whereby parts of the power-distribution system are shut down, disconnecting sources of power demand. Load shedding protects equipment, but it means that some customers temporarily lose power, which can have important economic and social consequences. Hence, planning a reserve margin is essential to ensuring customers do not experience blackouts.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE"/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763564257"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E837ED75-9EB7-B63A-B0DF-42C3F6E6A21F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{944BB4D1-BD71-5488-CDA0-5F9899BC50DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE68386F-2525-C055-962F-6D5C744171D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This slide shows how reserve margin is defined mathematically. We can calculate the available reserve margin for a given electricity system by taking the total generation capacity in megawatts and subtracting the expected peak demand in megawatts. This then gives us the amount of extra generation capacity available compared to the expected peak demand.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Reserve margin is often expressed as a percentage of the expected peak demand. It can be calculated, as shown on this slide,  by dividing the reserve margin in megawatts by the expected peak demand in megawatts, and then multiplying by one hundred to give us a percentage. In long-term energy system planning, we often aim to maintain the reserve margin at a certain percentage of expected peak demand, with a typical value being 15%. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A672CA5-572A-662E-37BF-48B4B83A8534}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2179679213"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F1A7908-F0EF-C078-B272-1634743013F6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9241F5BB-F3FD-D6D2-D17E-DDED467F0824}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775B8A22-FDDA-9B53-1D8E-8C0879D4B20A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In the equation in the previous slide, we used the system’s total generation capacity to calculate the reserve margin. This assumed all megawatts of generation capacity contributed equally to the reserve margin. However, in practice, megawatts from different technologies do not contribute equally to the reserve margin. This is because different technologies have different performance characteristics and levels of control. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>When talking about reserve margin, it is useful to group technologies into two categories: dispatchable generation and non-dispatchable generation. Dispatchable technologies are those whose production rate can be controlled to adapt to demand and the needs of the electricity grid. Production can be switched on and off as well as ramped up and down. Examples of dispatchable technologies include gas and coal power plants as well as storage technologies such as batteries. These technologies can typically contribute up to 100% of their capacity to the reserve margin. This means that a 1 GW coal plant can contribute 1 GW to the reserve margin.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In contrast, non-dispatchable technologies are those whose outputs cannot be controlled, because they depend on uncontrollable factors such as the weather. For example, the amount of electricity produced by a wind turbine at a given time is dependent on the windspeed conditions at that time, and the turbine cannot be controlled to produce more electricity if windspeed is low. Because non-dispatchable technologies cannot always be relied on to provide supply at any moment they may be needed, they contribute much less than 100% of their capacity to the reserve margin. This means that a 1 GW wind farm contributes far less than 1 GW to the reserve margin.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA738731-D090-E606-0EC5-72CEC482F44C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3969999217"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D54318-92DC-C5A2-FF4E-7EFE05656704}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B3CB06B-FD88-37B4-8483-E56E4B157F72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E08019A-F24E-66B5-EE7E-2CC2BBC6AC9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The extent to which a technology can contribute to the reserve margin is measured using the concept of capacity credits. The capacity credit of a technology is the percentage of its total capacity that can contribute to the reserve margin. As explained in the previous slide, the capacity credit of dispatchable technologies like a coal power plant can be up to 100%, whereas for non-dispatchable technologies like wind power, this value could be between 0 and 20%. Capacity credits depending on the resource availability and characteristics of the country. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The figure and the table in the slide shows the capacity credit of different technologies in an example system. Note that values will differ by system as well as by method used to calculate capacity credits. Nevertheless, there is still a clear divide as expected, where dispatchable technologies have much higher values than non-dispatchable technologies.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Note that methods to calculate capacity credits are not covered here as they are outside the scope of this course.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1CD0A9B-70FA-525C-4897-1AC20D5747DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3314541542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5302,50 +6358,4500 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890313661"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE10380A-865F-C750-14B1-064B51785D50}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B3051F-B96A-9035-D451-8500FD2851F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6761A7F2-9B89-1DBD-694F-80BD4EB465D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Let’s now update our reserve margin equation from slide 10.3.2 to include capacity credits.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In the original equation, we used total generation capacity, which is found by summing the nameplate capacities of all technologies. To include capacity credits, we multiply each technology’s nameplate capacity by its capacity credit before the summation. This capacity-credit-adjusted capacity is called the effective capacity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The next slide illustrates this with a practical example.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F00AEEE9-C8F1-1D39-8306-F8F11538B2C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4227016819"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA343CAA-CC41-BE1D-CF18-68F942C04FDF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A66D12-9B2D-2CE6-CAC1-4E51C05E22DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE3513D-58B3-F7B3-410D-9D2F233434EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In this example, we consider a basic system comprising</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•	a diesel power plant,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•	a solar power plant, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•	and a battery system.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The table shows each technology’s installed capacity as well as its capacity credit.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The system has a peak demand of 1 GW.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>To calculate the reserve margin, we first calculate the total effective capacity. We do so by multiplying each technology’s installed capacity by its capacity credit to find each technology’s effective capacity, and then summing the technologies’ effective capacities to find the total. This gives a total effective capacity of 1.146 GW.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Then, we plug this into the reserve margin equation, which gives us a reserve margin 14.6%, which is a healthy reserve margin.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B4F6750-9D7A-F846-44D3-06BA98848DCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890216822"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394722427"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B340949-E3B2-202E-C2F5-C9CFCDC734E0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E74BAE0-7CC7-0B3C-DCCE-D6F55303772D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD76E560-2EA4-6F90-0CF8-507281964FC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Most of the standard constraints in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> are inequalities. These include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Activity upper and lower limits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Minimum and maximum capacities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Minimum and maximum new capacities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>These are very useful in constraining individual technologies. For example, using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TotalAnnualMaxCapacity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, we can constrain PWRSOL001 capacity (GW) in each year.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note that all constraints can be expressed as inequalities that the model results must abide by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Let’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> look at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>examples</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>limits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Technology Annual Activity Upper Limit is an inequality that says that the Annual Activity of a specified technology in a specified year must be smaller than the value set by the user.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Technology Annual Activity Lower Limit is an inequality that says that the Annual Activity of a specified technology in a specified year must be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>larger</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> than the value set by the user.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Technology Model Period Activity Lower Limit is an inequality that says that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the sum across all model years </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of the Annual Activity of a specified technology must be smaller than the value set by the user.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In these standard constraints, the constraint already exists in the model for all technologies and years, and the user only needs to choose its value, i.e. the value of the limit.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CD7FAF7-A93A-A025-B15A-F09E179C69D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="711137688"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98F5E580-0242-06F6-6C58-D4C50135180D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1378189D-6217-953A-0372-6F781A024D81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09157F6-57BD-1867-4EFE-4F72BD9A2578}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Despite the standard </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>contraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’ usefulness, they have several limitations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Constraints can only be applied to individual technologies. In other words, constraints cannot be applied to groups of technologies, for instance limiting aggregate capacity of solar technologies to 10 GW</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The constraints need to be absolute values such as gigawatts and petajoules. In other words, constraints cannot be relative/percentage values, such as limiting the activity of PWRCOA001 to 10% of total electricity production</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>User-defined</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>UDCs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>overcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>both</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>these</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>limitations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-CO" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C10FEE-C016-E139-8CAA-AF6B209431AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3123379936"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E9601AC-5CC8-9D4C-CBF3-A2DA519BBFD3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F38E27-9F0F-7391-E1D8-5C552BCF064A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F331DA-D247-718F-3350-19EAC836A2B7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="685800" y="4400550"/>
+                <a:ext cx="5486400" cy="3600450"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>In simple terms </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>UDCs</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>have</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>following</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>generation</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equation</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>The</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> sum </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>for</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>all</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>technologies</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>of</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>chosen</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> variable </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>multiplied</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>by</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>mutiplier</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>must</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> be </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>less</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>than</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>or</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equal</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>to</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>or</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>simply</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equal</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>to</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> UDC </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>constant</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>The summation symbol (</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∑"/>
+                        <m:subHide m:val="on"/>
+                        <m:supHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1200" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub/>
+                      <m:sup/>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1200" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:nary>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> indicates that the expression in the parentheses (i.e. the multiplication of the two terms) is carried out for each technology (</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                        <m:brk m:alnAt="23"/>
+                      </m:rPr>
+                      <a:rPr lang="en-GB" sz="1200" dirty="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>) in the model, and then the resulting values are summed.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F331DA-D247-718F-3350-19EAC836A2B7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="685800" y="4400550"/>
+                <a:ext cx="5486400" cy="3600450"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>In simple terms </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>UDCs</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>have</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>following</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>generation</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equation</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>The</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> sum </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>for</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>all</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>technologies</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>of</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>chosen</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> variable </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>multiplied</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>by</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>mutiplier</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>must</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> be </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>less</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>than</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>or</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equal</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>to</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>or</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>simply</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>equal</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>to</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>, </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> UDC </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0" err="1">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>constant</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>The summation symbol (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" i="0">
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>∑</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" b="0" i="0">
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>▒)</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> indicates that the expression in the parentheses (i.e. the multiplication of the two terms) is carried out for each technology (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" i="0" dirty="0">
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>t</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>) in the model, and then the resulting values are summed.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3536B27-29AA-432A-B147-504FC51CC351}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1654947585"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B7B62D9-32C7-854C-48E1-6DB96781632A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA4F5A2F-4F75-ED1B-DC87-AB568C49D07B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9423D53E-FD6C-30C2-920B-2D403772E23B}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="685800" y="4400550"/>
+                <a:ext cx="5486400" cy="3600450"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The user can create as few or as many UDCs as they like. For each UDC created, the user must define the different elements of the UDC.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The user decides:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>which variable the constraint applies to, i.e. either new capacity, total capacity, or activity;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the value of the multiplier for each technology in the model;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>whether the equation is an inequality (</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="es-CO" sz="1200" b="0" i="0" dirty="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>≤</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>) or an equality (=);</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and finally, the value of the UDC constant.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>Multipliers and UDC constants are time-dependent, i.e. they are defined for each year of the model period.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The model results must abide by the resulting equation.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9423D53E-FD6C-30C2-920B-2D403772E23B}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="685800" y="4400550"/>
+                <a:ext cx="5486400" cy="3600450"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The user can create as few or as many UDCs as they like. For each UDC created, the user must define the different elements of the UDC.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The user decides:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>which variable the constraint applies to, i.e. either new capacity, total capacity, or activity;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>the value of the multiplier for each technology in the model;</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>whether the equation is an inequality (</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-CO" sz="1200" b="0" i="0" dirty="0">
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>≤</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>) or an equality (=);</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1400"/>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="1200" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and finally, the value of the UDC constant.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>Multipliers and UDC constants are time-dependent, i.e. they are defined for each year of the model period.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>The model results must abide by the resulting equation.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" dirty="0"/>
+                  <a:t>Let’s now look at some examples to better understand how the equation works in practice.</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7008B32-7773-497D-7DB9-458EE30A6D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2172798953"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A8BE922-0839-BDD8-6683-73BCE9758789}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C1F2F4-6A65-25FC-2160-ABF022E8A966}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90C9A790-825A-2F02-D0E2-1C1A807AC2D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For the reserve margin, we need to determine a value in terms of capacity for total generation. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, this value is input through demand parameters (i.e., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
+              <a:t>SpecifiedAnnualDemand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
+              <a:t>SpecifiedDemandProfile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) in energy units, as previously studied. An alternative approach to link total generation with a capacity variable is through the transmission technology. Transmission is supplied by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>ELC001</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, representing electricity from power plants or total generation for our purposes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>However, to account for losses in the transmission stage, it is necessary to adjust the transmission capacity using the inverse of its efficiency. Note that we assume no installed overcapacity in transmission, as determined by the residual capacity, and the capacity factor for this technology is assumed to be 1.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The left side of the inequality therefore considers the product of transmission capacity, inverse of efficiency, and the planned reserve margin (expressed in decimal form). The right side of the inequality represents the contributions to the reserve margin from on-grid technologies, adjusted by their capacity credits. These contributions must be greater than the intended expected demand peak given by the reserve margin.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Finally, the inequality can be rewritten by moving the right-hand term to the left side, isolating a constant on the right-hand side. We will clarify the application of this concept with an example in the next slide.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93E41201-2DF2-5683-7B91-2D45ACEFB80D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3606326104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA343CAA-CC41-BE1D-CF18-68F942C04FDF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A66D12-9B2D-2CE6-CAC1-4E51C05E22DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE3513D-58B3-F7B3-410D-9D2F233434EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In this illustrative example, we consider a basic system comprising a diesel power plant, a solar power plant, and a battery system. The technical parameters include a transmission efficiency of 95% and a reserve margin of 15%.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Using the equation described in the previous slide, we substitute the values accordingly. First, the transmission capacity, referred to as ‘PWRTRN Capacity,’ is multiplied by the inverse of the efficiency (1/0.95) and by the sum of 1 plus the reserve margin, which is 1 + 0.15. Note that all percentages are expressed in decimal form for these calculations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Next, we compute the sum of the products of the capacities of the power plants and their respective capacity credits. The capacity credits may vary depending on the system, and the values provided here are indicative. Again, percentages are expressed in decimal form, and the naming conventions are summarized for each power plant.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>During the hands-on exercise, we will practice building and incorporating these inequalities in MUIO.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B4F6750-9D7A-F846-44D3-06BA98848DCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890216822"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1452818033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA64EE89-B959-80E4-E4CD-6219327E0DF5}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5596,50 +11102,167 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1131680535"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24DDD366-D461-52F7-E151-E96646ABF503}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -10908,79 +16531,135 @@
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/EFDB/find_ef.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_14A_DD111E96.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_14B_B62C2550.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585676" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/EFDB/find_ef.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585673" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esig.energy/new-design-principles-for-capacity-accreditation" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media24.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media24.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=87410053" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585597" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ClimateCompatibleGrowth/MUIO" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=81034563" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585597" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585597" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=85514945" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/w/index.php?curid=80085343" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourworldindata.org/grapher/econimpact2c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585597" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.4585597" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/3.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourworldindata.org/grapher/co-emissions-by-sector" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
@@ -11085,95 +16764,95 @@
             <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DDDC315-846A-9B10-9200-54B3635F840E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="271736" y="2107319"/>
-            <a:ext cx="7587564" cy="1446550"/>
+            <a:off x="299777" y="947132"/>
+            <a:ext cx="8113139" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 10 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>EMISSIONS</a:t>
+              <a:t>EMISSIONS AND CAPACITY RESERVE REPRESENTATION</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3001480701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
@@ -13425,52 +19104,52 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>defines the rate of emission by each technology. We can estimate the emission activity ratio by dividing the input </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>fuel emission factor by the technology efficiency. </a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-        <mc:Choice Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="7" name="CuadroTexto 5">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402EA676-872F-9EB3-4F7F-F9B5A5731590}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="-130195" y="3429000"/>
                 <a:ext cx="11787027" cy="1306640"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square">
                 <a:spAutoFit/>
@@ -13597,57 +19276,66 @@
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                           </m:ctrlPr>
                         </m:fPr>
                         <m:num>
                           <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="1">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                             <m:t>𝐹𝑢𝑒𝑙</m:t>
                           </m:r>
                           <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="0">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                             <m:t> </m:t>
                           </m:r>
                           <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:solidFill>
+                                <a:schemeClr val="tx1"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑒</m:t>
+                          </m:r>
+                          <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="1">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
-                            <m:t>𝐸𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                            <m:t>𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
                           </m:r>
                           <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="0">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                             <m:t> </m:t>
                           </m:r>
                           <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="1">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                             <m:t>𝑓𝑎𝑐𝑡𝑜𝑟</m:t>
                           </m:r>
                           <m:d>
                             <m:dPr>
                               <m:begChr m:val="["/>
                               <m:endChr m:val="]"/>
                               <m:ctrlPr>
                                 <a:rPr lang="es-CO" sz="2600" i="1">
@@ -13725,51 +19413,51 @@
                             <m:t> </m:t>
                           </m:r>
                           <m:r>
                             <a:rPr lang="es-CO" sz="2600" i="1">
                               <a:solidFill>
                                 <a:schemeClr val="tx1"/>
                               </a:solidFill>
                               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             </a:rPr>
                             <m:t>𝑒𝑓𝑓𝑖𝑐𝑖𝑒𝑛𝑐𝑦</m:t>
                           </m:r>
                         </m:den>
                       </m:f>
                     </m:oMath>
                   </m:oMathPara>
                 </a14:m>
                 <a:endParaRPr lang="es-CO" sz="2600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback xmlns="">
+        <mc:Fallback>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="7" name="CuadroTexto 5">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402EA676-872F-9EB3-4F7F-F9B5A5731590}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1">
                 <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="-130195" y="3429000"/>
                 <a:ext cx="11787027" cy="1306640"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId5"/>
                 <a:stretch>
@@ -15907,305 +21595,422 @@
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>10.2.6 Adding Emission Activity Ratios to the Model</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DECAE4D-A72E-4A4D-AA93-9BCBB1AA4DD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="844062" y="1875692"/>
             <a:ext cx="9942197" cy="2742462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A547FDA3-C74F-C446-7A7D-F536437B2320}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9072417" y="201838"/>
+            <a:ext cx="1256145" cy="1256145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3708886678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="21096" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3D8E1FE-B1FA-7141-C865-CC824E8F78EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1985208360"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="187952987"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="620294" y="1890740"/>
-          <a:ext cx="10625222" cy="3873924"/>
+          <a:off x="607042" y="1811227"/>
+          <a:ext cx="10816332" cy="4512678"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{B8DA472E-C0B5-4FAA-A71B-45BBE6C39A2A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="5312611">
+                <a:gridCol w="4057723">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3650415325"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="5312611">
+                <a:gridCol w="6758609">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2846543423"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="582084">
+              <a:tr h="651782">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2200" dirty="0"/>
                         <a:t>Emission Constraints</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2200" dirty="0"/>
                         <a:t>Descriptions</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2980389097"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="582084">
+              <a:tr h="1331056">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2200" dirty="0"/>
                         <a:t>Annual Emission Limit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr rtl="0"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Used to set an upper limit on emissions in a particular year. It will set a total maximum allowable cap on emissions that cannot be exceeded. </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-GB" sz="1800" b="0" dirty="0">
+                      <a:endParaRPr lang="en-GB" sz="2200" b="0" dirty="0">
                         <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4283072604"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="582084">
+              <a:tr h="1638222">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2200" dirty="0"/>
                         <a:t>Emissions Penalty</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr rtl="0"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Used to assign a cost to the release of an emission. It can represent an actual charge such as a tax or penalty, or an external cost that is not formally monetized. A negative value can be used to represent a credit or subsidy. </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-GB" sz="1800" b="0" dirty="0">
+                      <a:endParaRPr lang="en-GB" sz="2200" b="0" dirty="0">
                         <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4157209031"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="582084">
+              <a:tr h="716722">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2200" dirty="0"/>
                         <a:t>Model Period Emission Limit</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr rtl="0"/>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:rPr lang="en-GB" sz="2200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Used to set a cumulative limit on emissions over the entire model horizon (i.e. all years).  </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-GB" sz="1800" b="0" dirty="0">
+                      <a:endParaRPr lang="en-GB" sz="2200" b="0" dirty="0">
                         <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2667429487"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEC2EBCD-EC3A-3762-28C2-4CD63990C349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16287,65 +22092,182 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>10.2.7 Constraining Emissions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (3)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53795836-13FC-4958-4E12-DAC1AD5F807C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9070340" y="297420"/>
+            <a:ext cx="1102360" cy="1102360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3056346448"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="134664" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17017,329 +22939,2189 @@
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...35 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2072812" y="3820416"/>
-            <a:ext cx="5404776" cy="1062083"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0347511-99B8-8D76-E3EA-14E34AA6B517}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8905876" y="4625787"/>
-            <a:ext cx="3006724" cy="1586753"/>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.1 Introducing Reserve Margin</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258398D6-E7B6-547F-135B-96F682BED301}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="11128904" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Importance of Reserve Margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE4BA390-FEDE-B304-9161-9033EBA87C44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="1391709"/>
+            <a:ext cx="10171693" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reserve Margin:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> planned excess supply capacity that is installed in comparison to the peak load (in MW or GW)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="12" name="Graphic 337" descr="Tick with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FB0232-BD94-E007-45E6-C8BADA66E1CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABA2769-157C-97EB-9B5E-06BA44AF4409}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8929172" y="4762500"/>
-            <a:ext cx="2965506" cy="1304925"/>
+            <a:off x="876634" y="2413054"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Graphic 339" descr="Upward trend with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3D12D0-761A-647F-AF48-25367B91FC48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876634" y="5285210"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Graphic 340" descr="Cloud with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBD3C139-E5A9-97BF-A722-FEDD5F7A28FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876634" y="3822414"/>
+            <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="TextBox 7">
+          <p:cNvPr id="15" name="Rectangle 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9A6A08-36D0-8CC1-D88D-857F1E5DDF1A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3556BBF-7C51-5415-6278-A302D52389A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9239343" y="2966462"/>
-            <a:ext cx="2339789" cy="1384995"/>
+            <a:off x="2093449" y="2419811"/>
+            <a:ext cx="8690826" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0">
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reserve Margin is important as it helps to ensure reliability by avoiding shortages in power supply </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DAAC332-796E-4190-C5A4-06E01B8A02AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2093449" y="3679450"/>
+            <a:ext cx="9079014" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reserve Margin can protect against supply issues caused by the unavailability of renewable generation, e.g., due to weather or unexpectedly high demand</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EB413D1-EC88-6D62-B6A4-62BD41FFFBB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2093449" y="5232221"/>
+            <a:ext cx="9194033" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>However, reliability cannot always be ensured, because it is difficult to precisely project future demand and there can be delays in building new capacity </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (25)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC250C82-873C-3149-0297-0039B99E83F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9975754" y="54486"/>
+            <a:ext cx="953664" cy="953664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2172223504"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="71184" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0A6665-C236-BD61-F5DB-4810A9CC21D1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91A465A-E554-365C-FD43-3DAB21D43A2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Consolidated by:</a:t>
-[...63 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898C3BDA-53C3-E305-9A11-59CC1D7B9E98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472545" y="836044"/>
+            <a:ext cx="9671579" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.2 Defining the Reserve Margin Mathematically</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F511AE21-F8FA-E23B-8D25-1E9A7DF33432}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="11128904" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Importance of Reserve Margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 6" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE093B8F-E45F-47CF-B6F3-B0002ADE1CB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="619755" y="1450465"/>
+            <a:ext cx="10638153" cy="4421696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="synthesize (26)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A8C82F-6DDD-26B9-A149-D36B0A924528}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9901646" y="97848"/>
+            <a:ext cx="938251" cy="938251"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3461589072"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="45000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{141CCC31-A1DD-993B-7A9A-8ACA8116C2E3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B053B53-CDE8-4866-198E-FAC43F25B82E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6290BA7E-FB60-4487-16A6-6A3D7FB5C6D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472545" y="836044"/>
+            <a:ext cx="9057217" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.3 Which Technologies can Contribute to the Reserve Margin?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04952723-920F-BE51-A93E-328C59BB761C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="11128904" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Importance of Reserve Margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 6" descr="A picture containing sky, outdoor, outdoor object, cloudy&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65C0E94E-33FD-0C1E-3879-D3056323D058}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4555918" y="2728716"/>
+            <a:ext cx="3443286" cy="2450217"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 7" descr="A picture containing solar cell, outdoor, outdoor object, blue&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{597CE66B-1934-56D1-54EC-D5E10D89E6D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8248693" y="2728716"/>
+            <a:ext cx="3443286" cy="2455964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 8" descr="A picture containing building, outdoor&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F591A3FA-742F-4AB3-E73F-50F52F90E49D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195061" y="2704121"/>
+            <a:ext cx="3678200" cy="2450217"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A291435D-A05E-6526-3488-332D189F2A86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="298239" y="1622360"/>
+            <a:ext cx="3471844" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dispatchable Generation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B2D64D-19D2-F090-0831-EECB4BEE1050}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5955394" y="1635907"/>
+            <a:ext cx="4003806" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Non-Dispatchable Generation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="synthesize (27)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D81CD45-6403-E0F5-C2F8-7656D01B76A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9862457" y="147085"/>
+            <a:ext cx="845552" cy="845552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2767723928"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="98016" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="10"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17931,74 +25713,12420 @@
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> in line with climate targets</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>ILO3: Learn how to add emissions to the </a:t>
+              <a:t>ILO3: Understand the importance of reserve margin in the energy system</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ILO4: Learn how to represent reserve margin in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D356387-2046-F53D-6C54-EE7E7D6BDD51}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C432C79-BD78-ED2D-6674-CE58523B0484}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5D4CC7E-7AA2-C033-7E23-43DABECE1517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="836044"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.4 Capacity Credits &amp; Variable Renewables</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F23B2EF-2892-D5AE-BC81-2AA7D7CFA760}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="11128904" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Importance of Reserve Margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5099D18D-F1A8-7B6F-FFE1-F38CB698C998}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256472" y="1446040"/>
+            <a:ext cx="6106750" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Capacity Credits: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>measure to what extent each technology can contribute to the reserve margin</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A graph of a performance&#10;&#10;Description automatically generated with medium confidence">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4904F75-5C3E-7CF2-A59B-BAD09D2A5B0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7716033" y="817096"/>
+            <a:ext cx="3733017" cy="5658685"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32119AE4-07E9-ECCC-E371-C025BB6827B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5498049" y="6306978"/>
+            <a:ext cx="3282696" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Energy Systems Integration Group (2023</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1000" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Table 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC9E138-9207-DE1E-4FFE-55607B0F0F83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="658768" y="2865650"/>
+          <a:ext cx="6368333" cy="3156310"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1"/>
+              <a:tblGrid>
+                <a:gridCol w="3944584">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3229084224"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2423749">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1314185743"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Technology</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Capacity credit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3778017274"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Nuclear</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>91%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1897802962"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Steam turbine</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>82%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3755489154"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Combined-cycle plant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>78%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3003510302"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Combustion turbine</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>92%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2883891779"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Hydro</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>100%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1526538632"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Wind</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>14%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3901180413"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Solar PV</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>17%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4098738155"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Distributed energy resources</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>9%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="890933902"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="315631">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Batteries</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1800" kern="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>96%</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1696505554"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (28)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4493885-BC10-2AD8-CFA6-6D0C640CB044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9914709" y="0"/>
+            <a:ext cx="925531" cy="925531"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1136945088"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="58080" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8426F1C-BD3F-2922-ED9B-CE7CBC71CE59}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E699782-B697-A733-9A25-6C2E98CE1ED8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11741150" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77EF471A-EC84-7F4F-BCD1-07C9498FD42E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472545" y="836044"/>
+            <a:ext cx="9671579" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.5 Defining the Reserve Margin Mathematically with Capacity Credits</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C5A503D-D427-EB9B-61A8-5140E66AB426}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472546" y="-1901"/>
+            <a:ext cx="11128904" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Importance of Reserve Margin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 6" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AE3CA4F-83A3-4B00-8B99-D167DA27A413}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect t="24928" b="46883"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3117581" y="1344365"/>
+            <a:ext cx="7039089" cy="824755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="4" name="TextBox 3">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1A00E5D-CAE9-B2CA-2558-AE4ADD96B783}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2533651" y="2591781"/>
+                <a:ext cx="7448550" cy="746936"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="r"/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>A</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>= </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Total</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>generation</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>capacity</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>=</m:t>
+                      </m:r>
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2000" i="1">
+                              <a:solidFill>
+                                <a:srgbClr val="0173B5"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                              <m:brk m:alnAt="7"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2000" i="0">
+                              <a:solidFill>
+                                <a:srgbClr val="0173B5"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>t</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="en-GB" sz="2000" i="1">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2000">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>Capacity</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2000">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                        </m:e>
+                      </m:nary>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2000" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0173B5"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="4" name="TextBox 3">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1A00E5D-CAE9-B2CA-2558-AE4ADD96B783}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2533651" y="2591781"/>
+                <a:ext cx="7448550" cy="746936"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect t="-146667" b="-200000"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8B476BF-B4E1-09A9-4C66-F38C3A0F35C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="1438287"/>
+            <a:ext cx="3314700" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Original equation:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8F7FEC3-11C0-F1F8-2CD8-653C75FEAB48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="2688790"/>
+            <a:ext cx="2667000" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Edit to equation:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7893BE7-2324-B160-DBCF-809EA73949F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="5448048"/>
+            <a:ext cx="3314700" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Updated equation:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="TextBox 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA5C021-C955-E68A-59F2-8B5941BD5DA0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800348" y="5374119"/>
+                <a:ext cx="8905876" cy="602729"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Reserve</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Margin</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>%</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>= </m:t>
+                      </m:r>
+                      <m:f>
+                        <m:fPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:nary>
+                            <m:naryPr>
+                              <m:chr m:val="∑"/>
+                              <m:supHide m:val="on"/>
+                              <m:ctrlPr>
+                                <a:rPr lang="en-GB" sz="2000" i="1" smtClean="0">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:naryPr>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                  <m:brk m:alnAt="7"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2000" i="0">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                            <m:sup/>
+                            <m:e>
+                              <m:d>
+                                <m:dPr>
+                                  <m:ctrlPr>
+                                    <a:rPr lang="en-GB" sz="2000" i="1">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                  </m:ctrlPr>
+                                </m:dPr>
+                                <m:e>
+                                  <m:sSub>
+                                    <m:sSubPr>
+                                      <m:ctrlPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="1">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                      </m:ctrlPr>
+                                    </m:sSubPr>
+                                    <m:e>
+                                      <m:r>
+                                        <m:rPr>
+                                          <m:sty m:val="p"/>
+                                        </m:rPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>Capacity</m:t>
+                                      </m:r>
+                                    </m:e>
+                                    <m:sub>
+                                      <m:r>
+                                        <m:rPr>
+                                          <m:sty m:val="p"/>
+                                        </m:rPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>t</m:t>
+                                      </m:r>
+                                    </m:sub>
+                                  </m:sSub>
+                                  <m:r>
+                                    <a:rPr lang="en-GB" sz="2000" i="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                      <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>×</m:t>
+                                  </m:r>
+                                  <m:sSub>
+                                    <m:sSubPr>
+                                      <m:ctrlPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="1">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                      </m:ctrlPr>
+                                    </m:sSubPr>
+                                    <m:e>
+                                      <m:r>
+                                        <m:rPr>
+                                          <m:sty m:val="p"/>
+                                        </m:rPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>Capacity</m:t>
+                                      </m:r>
+                                      <m:r>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t> </m:t>
+                                      </m:r>
+                                      <m:r>
+                                        <m:rPr>
+                                          <m:sty m:val="p"/>
+                                        </m:rPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>Credit</m:t>
+                                      </m:r>
+                                    </m:e>
+                                    <m:sub>
+                                      <m:r>
+                                        <m:rPr>
+                                          <m:sty m:val="p"/>
+                                        </m:rPr>
+                                        <a:rPr lang="en-GB" sz="2000" i="0">
+                                          <a:solidFill>
+                                            <a:srgbClr val="0173B5"/>
+                                          </a:solidFill>
+                                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                        </a:rPr>
+                                        <m:t>t</m:t>
+                                      </m:r>
+                                    </m:sub>
+                                  </m:sSub>
+                                </m:e>
+                              </m:d>
+                            </m:e>
+                          </m:nary>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> −</m:t>
+                          </m:r>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                              <a:solidFill>
+                                <a:srgbClr val="C31423"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>B</m:t>
+                          </m:r>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                              <a:solidFill>
+                                <a:srgbClr val="C31423"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>B</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>× 100</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="TextBox 15">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA5C021-C955-E68A-59F2-8B5941BD5DA0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800348" y="5374119"/>
+                <a:ext cx="8905876" cy="602729"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId7"/>
+                <a:stretch>
+                  <a:fillRect t="-87500" b="-77083"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="TextBox 17">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0162C723-F83A-DAAD-92A4-E72AEB86D88E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3067050" y="3348999"/>
+                <a:ext cx="8769350" cy="839269"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr lvl="2"/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>New</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>A</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> =</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Total</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>effective</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>capacity</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="0173B5"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>= </m:t>
+                      </m:r>
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="1" smtClean="0">
+                              <a:solidFill>
+                                <a:srgbClr val="0173B5"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                              <m:brk m:alnAt="7"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                              <a:solidFill>
+                                <a:srgbClr val="0173B5"/>
+                              </a:solidFill>
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>t</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:d>
+                            <m:dPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="en-GB" sz="2000" b="0" i="1" smtClean="0">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:sSub>
+                                <m:sSubPr>
+                                  <m:ctrlPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="1" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                  </m:ctrlPr>
+                                </m:sSubPr>
+                                <m:e>
+                                  <m:r>
+                                    <m:rPr>
+                                      <m:sty m:val="p"/>
+                                    </m:rPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>Capacity</m:t>
+                                  </m:r>
+                                </m:e>
+                                <m:sub>
+                                  <m:r>
+                                    <m:rPr>
+                                      <m:sty m:val="p"/>
+                                    </m:rPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>t</m:t>
+                                  </m:r>
+                                </m:sub>
+                              </m:sSub>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0173B5"/>
+                                  </a:solidFill>
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>× </m:t>
+                              </m:r>
+                              <m:sSub>
+                                <m:sSubPr>
+                                  <m:ctrlPr>
+                                    <a:rPr lang="en-GB" sz="2000" i="1">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                  </m:ctrlPr>
+                                </m:sSubPr>
+                                <m:e>
+                                  <m:r>
+                                    <m:rPr>
+                                      <m:sty m:val="p"/>
+                                    </m:rPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>Capacity</m:t>
+                                  </m:r>
+                                  <m:r>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t> </m:t>
+                                  </m:r>
+                                  <m:r>
+                                    <m:rPr>
+                                      <m:sty m:val="p"/>
+                                    </m:rPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>Credit</m:t>
+                                  </m:r>
+                                </m:e>
+                                <m:sub>
+                                  <m:r>
+                                    <m:rPr>
+                                      <m:sty m:val="p"/>
+                                    </m:rPr>
+                                    <a:rPr lang="en-GB" sz="2000" b="0" i="0" smtClean="0">
+                                      <a:solidFill>
+                                        <a:srgbClr val="0173B5"/>
+                                      </a:solidFill>
+                                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    </a:rPr>
+                                    <m:t>t</m:t>
+                                  </m:r>
+                                </m:sub>
+                              </m:sSub>
+                            </m:e>
+                          </m:d>
+                        </m:e>
+                      </m:nary>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="TextBox 17">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0162C723-F83A-DAAD-92A4-E72AEB86D88E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3067050" y="3348999"/>
+                <a:ext cx="8769350" cy="839269"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId8"/>
+                <a:stretch>
+                  <a:fillRect t="-123881" b="-174627"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="TextBox 18">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D044964-2E1D-008C-2EBD-8184F0DF4FB1}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3524250" y="4286837"/>
+                <a:ext cx="6096000" cy="400110"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr lvl="2"/>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                  <a:t>Where </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                        <m:brk m:alnAt="7"/>
+                      </m:rPr>
+                      <a:rPr lang="en-GB" sz="2000" i="0" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                  <a:t> is technology </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="TextBox 18">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D044964-2E1D-008C-2EBD-8184F0DF4FB1}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3524250" y="4286837"/>
+                <a:ext cx="6096000" cy="400110"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId9"/>
+                <a:stretch>
+                  <a:fillRect l="-1040" t="-6061" b="-24242"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (29)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B1EE457-F2B4-7A86-5A85-BDF91B6ABB91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9982201" y="64927"/>
+            <a:ext cx="858993" cy="858993"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2480040589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="28632" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{341E8FC3-D24F-BD7E-C470-EA6A61E027AB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E9E196-829D-016B-9987-3BAD7E6AFDDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{092AAEA8-7CBF-5FB2-C8C0-356AD75D681C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.3.6 Reserve Margin Example Calculation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B20DCF34-ABA3-9C23-CB58-A348A8A027E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.3 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB849856-5D37-303D-298E-A59E0A1862DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1595833"/>
+            <a:ext cx="10905988" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Consider a system with three technologies (see table), and a peak demand of 1 GW. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86CE0776-B966-15C1-FDAA-60A9212B5390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="7888356" y="2529244"/>
+          <a:ext cx="3909944" cy="2405560"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1"/>
+              <a:tblGrid>
+                <a:gridCol w="1623462">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1550078630"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1143241">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1175048870"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1143241">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2345729436"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="809316">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Technology</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Capacity</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (GW)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Capacity</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>credit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4252383846"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="478082">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Diesel</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>90%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1809077884"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="478082">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Solar PV</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>9%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4059228256"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="478082">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Battery</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>system</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1800" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>78%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3036251484"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDFF840-CFA7-0697-87B2-5F082551C470}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="2693748"/>
+            <a:ext cx="6619286" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total effective capacity =</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="TextBox 10">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C113A4AB-C816-314A-6FB9-F6275A64DA51}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="701472" y="5811536"/>
+                <a:ext cx="7571785" cy="627031"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+                  <a:t>Reserve Margin (%) </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>= </m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1.146 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> − </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="C31423"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="C31423"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="C31423"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="C31423"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>× 100=14.6</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>%</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="TextBox 10">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C113A4AB-C816-314A-6FB9-F6275A64DA51}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="701472" y="5811536"/>
+                <a:ext cx="7571785" cy="627031"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect l="-1340" b="-18000"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="TextBox 12">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{716D141B-12E2-545D-53AE-5D646AF71CAE}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="941783" y="3257827"/>
+                <a:ext cx="7331474" cy="2564163"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0173B5"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Diesel</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>× </m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Credit</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Diesel</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2200" i="0" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t> </m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Solar</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>PV</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>× </m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Credit</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Solar</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>PV</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+ </m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Battery</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>system</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>× </m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="2200" i="1">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Capacity</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" i="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Credit</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>Battery</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <m:rPr>
+                                <m:sty m:val="p"/>
+                              </m:rPr>
+                              <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                                <a:solidFill>
+                                  <a:srgbClr val="0173B5"/>
+                                </a:solidFill>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>system</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0173B5"/>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0173B5"/>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0173B5"/>
+                    </a:solidFill>
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>= </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>× </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>90%</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2200" i="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> × 9%</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="0173B5"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="2200" i="1">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>0.2 </m:t>
+                        </m:r>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>GW</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" i="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>× </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="2200" b="0" i="0" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="0173B5"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>78%</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0173B5"/>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0173B5"/>
+                  </a:solidFill>
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0173B5"/>
+                    </a:solidFill>
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>= </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2200" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0173B5"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>1.146 GW</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="TextBox 12">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{716D141B-12E2-545D-53AE-5D646AF71CAE}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="941783" y="3257827"/>
+                <a:ext cx="7331474" cy="2564163"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect l="-864" b="-1970"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (30)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A97E60-430B-3EDD-E7DD-000BE5E4B679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9843328" y="180510"/>
+            <a:ext cx="909411" cy="909411"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1741499872"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="44640" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 10.3 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCA7CF8-8FF1-6B28-7E9D-39525987B708}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="929196" y="1494761"/>
+            <a:ext cx="10031572" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Taliotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Constantinos, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gardumi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Francesco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shivakumar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Abhishek, Sridharan, Vignesh, Ramos, Eunice, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Beltramo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Agnese, … Howells, Mark. (2018, December). Implementing capacity reserve in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zenodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>http://doi.org/10.5281/zenodo.4585673</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Energy Systems Integration Group. 2023. Ensuring Efficient Reliability: New Design Principles for Capacity Accreditation. A Report of the Redefining Resource Adequacy Task Force. Reston, VA. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.esig.energy/new-design-principles-for-capacity-accreditation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2084459267"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CDEA6B8-1892-5832-F527-20A0865EC090}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED7BA644-D887-F4BD-A836-14FF3C07276B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0D81344-A773-AEC7-355C-606A0FB4DD5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.1 Refresher of standard constraints</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E89F46D-0C46-1AD5-541A-B36A22143678}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="5" name="TextBox 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85D7CA1-94C5-C552-96AC-897A1052A677}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="643006" y="1710137"/>
+                <a:ext cx="11155294" cy="5220340"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Standard constraints in OSeMOSYS are very useful for constraining individual technologies. Note that they can be expressed as inequalities, e.g.:</a:t>
+                </a:r>
+                <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-CO" sz="2000" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" indent="-342900">
+                  <a:lnSpc>
+                    <a:spcPct val="150000"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Total Technology Annual Activity Upper Limit</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:lnSpc>
+                    <a:spcPct val="150000"/>
+                  </a:lnSpc>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>AnnualActivity</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑡</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>≤</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Upper</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Limit</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" indent="-342900">
+                  <a:lnSpc>
+                    <a:spcPct val="150000"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Total Technology Annual Activity Lower Limit</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:lnSpc>
+                    <a:spcPct val="150000"/>
+                  </a:lnSpc>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>AnnualActivity</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑡</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" dirty="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>≥</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Lower</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Limit</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="342900" indent="-342900">
+                  <a:lnSpc>
+                    <a:spcPct val="150000"/>
+                  </a:lnSpc>
+                  <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Total Technology Model Period Activity Upper Limit</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>y</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>(</m:t>
+                          </m:r>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="en-GB" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>AnnualActivity</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑡</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>, </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑦</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>)</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:nary>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>≤</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Upper</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>Limit</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+                  <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="5" name="TextBox 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85D7CA1-94C5-C552-96AC-897A1052A677}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="643006" y="1710137"/>
+                <a:ext cx="11155294" cy="5220340"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect l="-796" t="-971" r="-1479" b="-25971"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (31)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F7AF3A-A5EA-903A-0A58-24A45E508755}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8294915" y="253399"/>
+            <a:ext cx="994351" cy="994351"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2934210611"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="74616" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EFF1E60-6153-3963-8AE8-99FC2FD6BBED}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80CE033-6322-5AFC-5CD4-399DF4A97693}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9098D751-22F8-99BF-BC63-A7640FA8D01A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.2 Why UDCs?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB98FC8-D487-059A-4F35-6F8C18850EE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4507B1E-895B-D565-4D1A-5B30C76AF178}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1710137"/>
+            <a:ext cx="10905988" cy="4154984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>However, the standard constraints have several limitations:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Constraints can only be applied to individual technologies, and not groups of technologies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The constraints need to be absolute values (GW, PJ), and cannot be relative values (% of other technologies’ GW/PJ)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>User-defined</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>UDCs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>overcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>both</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>these</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>limitations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (32)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8321A03-EAB4-85E1-2E64-A77FDEC6C87D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8347166" y="234107"/>
+            <a:ext cx="915216" cy="915216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4084651103"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="36936" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CF90D9-5D20-35ED-53A9-B28C8BDE3878}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6EDE160-56AB-3F56-C2F4-D90CBC02FCFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF8EF626-0075-4748-A11C-1E890929CA3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.3 UDC general equation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F24F01-C547-91B1-B57A-C09B21CA1E97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0C8E7EB-45A1-2142-8F96-A7BF3CEECEB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1710137"/>
+            <a:ext cx="10905988" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In simple </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>terms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>UDCs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>have</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>following</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>generation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>equation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836AC7BE-B9F5-B710-7A68-B3AD63B4FB21}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1385682" y="2656402"/>
+                <a:ext cx="9088645" cy="1153777"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="107000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPts val="800"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                              <m:brk m:alnAt="23"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>t</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>(</m:t>
+                              </m:r>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>Chosen</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>variable</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>∗</m:t>
+                          </m:r>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>Multiplier</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>)</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:nary>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>≤</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>or</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>=</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>UDC</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>constant</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" dirty="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836AC7BE-B9F5-B710-7A68-B3AD63B4FB21}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1385682" y="2656402"/>
+                <a:ext cx="9088645" cy="1153777"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect l="-5439" t="-107692" b="-147253"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8644451-802F-3793-3208-AA4B09773777}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="895350" y="3901369"/>
+            <a:ext cx="9353550" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (33)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5248E282-5729-A28D-6F38-0384DDEB8651}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8503921" y="335033"/>
+            <a:ext cx="928279" cy="928279"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1764800261"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="24288" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A70EC3EF-E2AD-E189-559C-C7B40B88415E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD4CF2D-D63C-744D-BF9C-398028D4015F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8621AE4C-12EA-AD4E-A463-5D35B0987F15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.4 UDC general equation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA4A2C6-8913-817D-15C2-5445B62F29D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33293B77-6D76-130B-F5DE-8F01061F17D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1710137"/>
+            <a:ext cx="10905988" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>To create and customise the UDC, the user chooses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAD924C-8A38-7681-9DBE-0E840A4F00D7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1385682" y="2312534"/>
+                <a:ext cx="9088645" cy="1153777"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="107000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPts val="800"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                              <m:brk m:alnAt="23"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>t</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>(</m:t>
+                              </m:r>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>Chosen</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>variable</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>∗</m:t>
+                          </m:r>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2400" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>Multiplier</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>t</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>)</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:nary>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>≤</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>or</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>=</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="en-GB" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>UDC</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>constant</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="1800" dirty="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAD924C-8A38-7681-9DBE-0E840A4F00D7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1385682" y="2312534"/>
+                <a:ext cx="9088645" cy="1153777"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect l="-5439" t="-104301" b="-144086"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971AF72A-4019-EC73-0B7B-8E02340097F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="934118" y="3952626"/>
+            <a:ext cx="3314700" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>which variable the constraint applies to</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>New capacity,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total capacity, or</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Activity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="TextBox 10">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C429FDAC-5C92-A0B6-04F1-1F705BD0B2AD}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7030686" y="3952626"/>
+                <a:ext cx="2019300" cy="1938992"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>whether the equation is an inequality (</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="es-CO" sz="2400" b="0" i="0" dirty="0" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>≤</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="en-GB" sz="2400" dirty="0">
+                    <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>) or an equality (=).</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="TextBox 10">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C429FDAC-5C92-A0B6-04F1-1F705BD0B2AD}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7030686" y="3952626"/>
+                <a:ext cx="2019300" cy="1938992"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect l="-4375" t="-2614" r="-8750" b="-6536"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-GB">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067507B9-1525-F961-303A-BE7ADCCA68C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9431271" y="3952626"/>
+            <a:ext cx="2019300" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the value of the UDC constant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004DAF14-0BE2-2393-B91C-889D2C1A7F41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4630102" y="3952626"/>
+            <a:ext cx="2019300" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the value of the multiplier for each technology</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Straight Arrow Connector 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77376F95-11DA-4694-8C46-56F6B11F88AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="13" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5639752" y="3217822"/>
+            <a:ext cx="112187" cy="734804"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Arrow Connector 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4926809F-5DE8-9B32-60AE-C77CEF738F8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="9" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2591468" y="3231065"/>
+            <a:ext cx="1028984" cy="721561"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Straight Arrow Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9EEF6C-C3A8-5C26-961E-B2EBB546B442}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="11" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7291641" y="3231065"/>
+            <a:ext cx="748695" cy="721561"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="24" name="Straight Arrow Connector 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70BE0347-7C34-846E-6E83-07782F474205}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="12" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8882984" y="3217822"/>
+            <a:ext cx="1557937" cy="734804"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (34)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAABD44A-84A5-9294-3A28-D76CE2D59F45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8304396" y="206291"/>
+            <a:ext cx="1072539" cy="1072539"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1052998086"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="37488" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CEC9469-993A-6918-8F0A-44A2C6BAD341}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BDD010-8212-A46D-F8CC-9BA676879678}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EBBDB9A-0784-83E3-ACDD-BCF3D876A827}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.5 Reserve Margin Representation Part 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28997DD7-83C9-9F8A-B4B6-075DA8497CF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFC6FC2-958A-3325-96B6-3B72FFE3BA7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1710137"/>
+            <a:ext cx="10905988" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assuming a capacity factor of 1 for transmission technology, transmission capacity can serve as a proxy for the required total generation capacity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C872BB43-DC22-E7E8-9C9C-6D04C5A1C98E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-362643" y="2590882"/>
+                <a:ext cx="12357793" cy="1582228"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="center"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑇𝑟𝑎𝑛𝑠𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:f>
+                            <m:fPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:fPr>
+                            <m:num>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>1</m:t>
+                              </m:r>
+                            </m:num>
+                            <m:den>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑇𝑟𝑎𝑛𝑠𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑒𝑓𝑓𝑖𝑐𝑖𝑒𝑛𝑐𝑦</m:t>
+                              </m:r>
+                            </m:den>
+                          </m:f>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>1+</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑅𝑒𝑠𝑒𝑟𝑣𝑒</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑀𝑎𝑟𝑔𝑖𝑛</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>&lt;</m:t>
+                      </m:r>
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:brk m:alnAt="7"/>
+                            </m:rPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑡</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:d>
+                            <m:dPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑂𝑛</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>−</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑔𝑟𝑖𝑑</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑡𝑒𝑐h𝑛𝑜𝑙𝑜𝑔𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑐𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>∗</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑐𝑟𝑒𝑑𝑖𝑡</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:d>
+                        </m:e>
+                      </m:nary>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2200" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C872BB43-DC22-E7E8-9C9C-6D04C5A1C98E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-362643" y="2590882"/>
+                <a:ext cx="12357793" cy="1582228"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="TextBox 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28E86C80-CA1D-5725-BB73-D0A824989899}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-249306" y="4908382"/>
+                <a:ext cx="11798300" cy="1582228"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="center"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑇𝑟𝑎𝑛𝑠𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:f>
+                            <m:fPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2200" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:fPr>
+                            <m:num>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>1</m:t>
+                              </m:r>
+                            </m:num>
+                            <m:den>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑇𝑟𝑎𝑛𝑠𝑚𝑖𝑠𝑠𝑖𝑜𝑛</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" i="1">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑒𝑓𝑓𝑖𝑐𝑖𝑒𝑛𝑐𝑦</m:t>
+                              </m:r>
+                            </m:den>
+                          </m:f>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" i="1">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>1+</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑅𝑒𝑠𝑒𝑟𝑣𝑒</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2200" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑀𝑎𝑟𝑔𝑖𝑛</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>−</m:t>
+                      </m:r>
+                      <m:nary>
+                        <m:naryPr>
+                          <m:chr m:val="∑"/>
+                          <m:supHide m:val="on"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:naryPr>
+                        <m:sub>
+                          <m:r>
+                            <m:rPr>
+                              <m:brk m:alnAt="7"/>
+                            </m:rPr>
+                            <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑡</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup/>
+                        <m:e>
+                          <m:d>
+                            <m:dPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑂𝑛</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>−</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑔𝑟𝑖𝑑</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑡𝑒𝑐h𝑛𝑜𝑙𝑜𝑔𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑐𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>∗</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t> </m:t>
+                              </m:r>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>𝑐𝑟𝑒𝑑𝑖𝑡</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:d>
+                        </m:e>
+                      </m:nary>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2200" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>&lt;0</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2200" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="TextBox 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28E86C80-CA1D-5725-BB73-D0A824989899}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-249306" y="4908382"/>
+                <a:ext cx="11798300" cy="1582228"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId6"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B052C21-C91E-670E-F814-1B0B7A1B6D4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="4346965"/>
+            <a:ext cx="10905988" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reorganizing to adhere to the standard format of UDC:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="synthesize (35)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D45DB399-6FFF-1296-4C6B-989089DB5D7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9914708" y="226111"/>
+            <a:ext cx="902154" cy="902154"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3167702961"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="82824" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="9"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{341E8FC3-D24F-BD7E-C470-EA6A61E027AB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E9E196-829D-016B-9987-3BAD7E6AFDDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{092AAEA8-7CBF-5FB2-C8C0-356AD75D681C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701472" y="1103614"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10.4.6 Reserve Margin Representation Part 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B20DCF34-ABA3-9C23-CB58-A348A8A027E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="572885" y="11897"/>
+            <a:ext cx="10714240" cy="1029440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>10.4 Reserve Margin in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB849856-5D37-303D-298E-A59E0A1862DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="643006" y="1595833"/>
+            <a:ext cx="10905988" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Let’s consider a scenario with a diesel power plant (PWRDSL), a solar power plant (PWRSOL), and a battery system (PWRBATT). The capacity credits are detailed in the accompanying table. Given a transmission technology (PWRTRN) efficiency of 95% and a reserve margin of 15%, the inequality would be as follows:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED80ABC4-3D26-31CE-C52E-3294D0125352}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="472694" y="3824884"/>
+                <a:ext cx="6446698" cy="2080891"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr/>
+                <a14:m>
+                  <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:oMathParaPr>
+                      <m:jc m:val="centerGroup"/>
+                    </m:oMathParaPr>
+                    <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑃𝑊𝑅𝑇𝑅𝑁</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t> </m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                      </m:r>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:f>
+                            <m:fPr>
+                              <m:ctrlPr>
+                                <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                              </m:ctrlPr>
+                            </m:fPr>
+                            <m:num>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>1</m:t>
+                              </m:r>
+                            </m:num>
+                            <m:den>
+                              <m:r>
+                                <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                </a:rPr>
+                                <m:t>0.95</m:t>
+                              </m:r>
+                            </m:den>
+                          </m:f>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>∗</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>1+1.15</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>−</m:t>
+                      </m:r>
+                      <m:d>
+                        <m:dPr>
+                          <m:begChr m:val="["/>
+                          <m:endChr m:val="]"/>
+                          <m:ctrlPr>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>0.9∗</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑃𝑊𝑅𝐷𝑆𝐿</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>+</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>0.</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>09</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>∗</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑃𝑊𝑅𝑆𝑂𝐿</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t> </m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝐶𝑎𝑝𝑎𝑐𝑖𝑡𝑦</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>+0.78</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>∗</m:t>
+                          </m:r>
+                          <m:r>
+                            <a:rPr lang="es-CO" sz="2600" i="1">
+                              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            </a:rPr>
+                            <m:t>𝑃𝑊𝑅𝐵𝐸𝑆𝑆</m:t>
+                          </m:r>
+                        </m:e>
+                      </m:d>
+                      <m:r>
+                        <a:rPr lang="es-CO" sz="2600" b="0" i="1" smtClean="0">
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>&lt;0</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </m:oMathPara>
+                </a14:m>
+                <a:endParaRPr lang="es-CO" sz="2600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="TextBox 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED80ABC4-3D26-31CE-C52E-3294D0125352}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1">
+                <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="472694" y="3824884"/>
+                <a:ext cx="6446698" cy="2080891"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-CO">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86CE0776-B966-15C1-FDAA-60A9212B5390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="7109274" y="3429000"/>
+          <a:ext cx="4610032" cy="2929575"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1"/>
+              <a:tblGrid>
+                <a:gridCol w="2705101">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1550078630"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1904931">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2345729436"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="702205">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Technology</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Capacity</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>credit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4252383846"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="702205">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Diesel PP</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>90%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1809077884"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="702205">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Solar PP</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>9%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4059228256"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="702205">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Battery</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>system</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0">
+                        <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="2400" b="1" dirty="0">
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>78%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3036251484"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="synthesize (36)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B12E8A-3FF6-9D51-0369-CD0BF99F2503}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9901645" y="234704"/>
+            <a:ext cx="889091" cy="889091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3902164328"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="63816" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="8"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18803,50 +38931,778 @@
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="12" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F22BDD-0A4C-358E-365A-D43BE65C9463}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 10.4 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A81A288A-59E4-8B38-1785-40B1D014EB67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="732235" y="1837522"/>
+            <a:ext cx="10797778" cy="863378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="98425" indent="-6350">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="690"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1. Climate Compatible Growth. (2024). MUIO (Version v5.0.0). GitHub. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://github.com/ClimateCompatibleGrowth/MUIO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918939115"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2892618" y="1"/>
+            <a:ext cx="3647976" cy="6857999"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2072812" y="3820416"/>
+            <a:ext cx="5404776" cy="1062083"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0347511-99B8-8D76-E3EA-14E34AA6B517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8905876" y="4625787"/>
+            <a:ext cx="3006724" cy="1586753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FB0232-BD94-E007-45E6-C8BADA66E1CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8929172" y="4762500"/>
+            <a:ext cx="2965506" cy="1304925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9A6A08-36D0-8CC1-D88D-857F1E5DDF1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9239343" y="2966462"/>
+            <a:ext cx="2339789" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consolidated by:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fernando Plazas-Niño, Emma Richardson, Lucy Allington, Carla Cannone, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pooya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hoseinpoori</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Alexander Kell, Adam Hawkes, Mark Howells</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D205D63-3BC0-F21A-111A-F2136A10D486}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -23672,88 +44528,78 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -23837,50 +44683,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -23937,151 +44788,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C255870-DA96-4151-A661-4686FCF25A58}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2904</Words>
+  <Words>5821</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>198</Paragraphs>
-[...1 lines deleted...]
-  <Notes>16</Notes>
+  <Paragraphs>428</Paragraphs>
+  <Slides>31</Slides>
+  <Notes>30</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>11</MMClips>
+  <MMClips>25</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
+    <vt:vector size="42" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>