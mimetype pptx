--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -66,51 +66,50 @@
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_137_ED83FDB8.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
@@ -357,51 +356,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="6E0M7BjE5ClWbJvmqhc25Q==" hashData="3SpH85MZcmcpSQDUY27/4W4jhayBt0nyJsQxr1YAK7Con2obvXJqlSbvaCvvHetPFY+F/j4vJHx8Ql+cUcc4JQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{78514878-EC33-30E9-8854-F7AFDACDDE32}" name="Kavya Abeysundara" initials="KA" userId="1f6050f3a44159ab" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
@@ -1181,310 +1180,276 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15756" autoAdjust="0"/>
-    <p:restoredTop sz="69856" autoAdjust="0"/>
+    <p:restoredTop sz="49011" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="49" d="100"/>
-          <a:sy n="49" d="100"/>
+          <a:sx n="21" d="100"/>
+          <a:sy n="21" d="100"/>
         </p:scale>
-        <p:origin x="1963" y="269"/>
+        <p:origin x="2372" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5F9E5EE3-F465-409C-A0CA-D06E327FE333}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{5F9E5EE3-F465-409C-A0CA-D06E327FE333}" dt="2025-03-15T17:55:04.724" v="19"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:21:02.185" v="50" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-[...83 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:02:11.487" v="375" actId="113"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:03:12.981" v="7" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:02:09.405" v="1" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="2" creationId="{E9C82A50-A74C-67A1-CC6D-532381A17760}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:03:12.981" v="7" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="5" creationId="{E03E2586-8707-7BFF-D246-7BAFDAD95EF8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:08:29.229" v="2058" actId="313"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:06:14.773" v="20" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2747939466" sldId="296"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:05:59.260" v="17" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2747939466" sldId="296"/>
+            <ac:picMk id="6" creationId="{CCFBF86D-B9CB-1B19-9268-126EF30E5E3D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:06:14.773" v="20" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2747939466" sldId="296"/>
+            <ac:picMk id="9" creationId="{9B6D6056-2178-8A74-C13B-1FBAAAB9758F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:01:04.956" v="81" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:07:10.016" v="24" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="668511623" sldId="297"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:06:29.754" v="21" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="668511623" sldId="297"/>
+            <ac:picMk id="4" creationId="{BADEA0BA-4A5B-642D-F6E6-D76C9267B458}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:07:10.016" v="24" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="668511623" sldId="297"/>
+            <ac:picMk id="5" creationId="{BA721198-A213-577B-2AA2-A9C7C8E6B283}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:06:30.102" v="1507" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:11:08.084" v="39" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1096392681" sldId="300"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:10:06.638" v="36" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1096392681" sldId="300"/>
+            <ac:picMk id="6" creationId="{F8A42EA4-0467-AD92-AD9A-88CD5A055E51}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:11:08.084" v="39" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1096392681" sldId="300"/>
+            <ac:picMk id="7" creationId="{16C1E44A-4A85-BD03-BFE5-1EEDF83BACA1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-07T14:32:59.254" v="3079" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:11:57.574" v="43" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="197814690" sldId="301"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:11:17.529" v="40" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="197814690" sldId="301"/>
+            <ac:picMk id="6" creationId="{C69FEAF2-8CF2-A270-74B9-F1CFC47CBAA6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:11:57.574" v="43" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="197814690" sldId="301"/>
+            <ac:picMk id="7" creationId="{76985345-F3AD-995F-36D2-57D0BA7FE20B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-[...7 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-07T14:34:19.296" v="3083" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:21:02.185" v="50" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="963372617" sldId="305"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:20:30.340" v="47" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="963372617" sldId="305"/>
+            <ac:picMk id="10" creationId="{490F0F0D-878B-1E45-C95E-B3CE64ADAD90}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:21:02.185" v="50" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="963372617" sldId="305"/>
+            <ac:picMk id="11" creationId="{E3F8B2D1-92D6-6B22-D4C6-5D29B220F947}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:15:15.844" v="3048" actId="313"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:19:40.732" v="46" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3984850360" sldId="311"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...30 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="add mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{65DEB013-438B-4D7F-BC40-053AD8ED9CFD}" dt="2025-07-06T06:13:14.581" v="2524" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:19:40.732" v="46" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3984850360" sldId="311"/>
-            <ac:picMk id="6" creationId="{80E1A315-D84B-3F1C-D9D6-C8F10957013F}"/>
-[...7 lines deleted...]
-            <ac:picMk id="7" creationId="{6E4A3DCA-671F-7BEE-57DF-9E9582D8DD85}"/>
+            <ac:picMk id="2" creationId="{A9C4195A-DB14-679B-560D-7EFA4E9999C3}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -1826,92 +1791,92 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:userShapes r:id="rId5"/>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -2525,51 +2490,51 @@
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -2911,58 +2876,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
@@ -4608,71 +4573,50 @@
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
-</file>
-[...19 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -15323,58 +15267,50 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Decarbonizing the commercial and public services sector faces several challenges. One major obstacle is the high variability in energy use across subsectors, which makes it difficult to implement one-size-fits-all solutions. Aging infrastructure and outdated building designs also hinder efforts to improve energy efficiency. Furthermore, meeting the rising demand for cooling due to global warming poses significant energy and environmental challenges. Addressing these barriers requires a combination of policy measures, investment in retrofitting existing buildings, and the adoption of innovative technologies, such as smart energy management systems and renewable energy integration.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:br>
-[...6 lines deleted...]
-            </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>This list is not exhaustive.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -17497,101 +17433,68 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>      Energy demands in the residential sector are driven by essential activities, including space heating, water heating, cooking, lighting, and the operation of household appliances. These demands vary considerably across regions, with heating dominating in colder climates and cooling becoming increasingly significant in warmer areas. The sector’s energy consumption is also shaped by technological advancements, lifestyle changes, and government policies promoting efficiency and clean energy adoption. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:br>
-[...6 lines deleted...]
-            </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" b="1" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Disclaimer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>This lecture is not a resource to enable one to go from an energy balance to modelling the sector but rather provides an overview of the sector. Nevertheless, you would follow the same logic on calibration that was covered in Lecture 5.</a:t>
+              <a:t>This lecture is not a resource to enable one to go from an energy balance to modelling the sector but rather provides an overview of the sector. </a:t>
             </a:r>
-            <a:endParaRPr lang="es-CO" sz="1800" kern="100" dirty="0">
-[...23 lines deleted...]
-            </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -18642,51 +18545,51 @@
               <a:t>      Energy demands in the residential sector vary significantly across regions and income levels. In high-income countries, the focus is on improving energy efficiency and transitioning to renewable energy for heating and cooling. In contrast, in low- and middle-income regions, the priority is often expanding access to clean energy for cooking and electrifying homes. Emerging trends such as smart home technologies, energy-efficient appliances, and renewable energy integration are reshaping residential energy use globally. Understanding these diverse demands and trends is essential for designing effective energy policies and achieving sustainability targets.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>All these demands would be ‘Specified Annual Demands’ because they varying depending on the time of year. For example, you will see more space heating in the colder seasons and more air conditioning in the warmer ones. Similarly, you might see more lighting use in the residential sector during the mornings and evenings but less in the daytime. Due to this the ‘Specified Demand Profile’ for each country and service is very important to consider.</a:t>
+              <a:t>Most of these demands would be ‘Specified Annual Demands’ because they varying depending on the time of year. For example, you will see more space heating in the colder seasons and more air conditioning in the warmer ones. Similarly, you might see more lighting use in the residential sector during the mornings and evenings but less in the daytime. Due to this the ‘Specified Demand Profile’ for each country and service is very important to consider.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It is important to note that both residential and commercial sectors we model explicit services where fuel switching is an option like cooking, where you could have gas stoves, electric stoves and so on. We wouldn’t really model demands like ‘Vacuum cleaners demand’ explicitly because there is no fuel switching choice, vacuum cleaners simply use electricity so all appliances like this are grouped under ‘Other Electricity’ or ‘Other Electrical Appliances’.</a:t>
@@ -19814,51 +19717,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Electricity is a dominant energy source in this sector, powering lighting, air conditioning, and electrical appliances, such as computers, servers, and medical equipment. Lighting alone represents a significant share of electricity use, especially in offices, retail spaces, and educational facilities. Other fuels, such as natural gas or biomass, play an essential role in thermal applications like space heating or cooking. The demand for cooling and air conditioning is rising rapidly in response to urbanization, economic growth, and climate change, increasing electricity consumption in warmer regions. Accurately modelling these demands is crucial to identifying opportunities for energy efficiency, electrification, and the integration of renewable energy solutions.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>All these demands would be ‘Specified Annual Demands’ since they are likely to vary based on the time of year it is. For example, you are likely to see more space heating in the colder seasons and more air conditioning in the warmer seasons. Similarly, commercial services are likely to use lighting during the day and less during the evenings depending on the service. Consequently, it is important to determined the ‘Specified Demand Profile’ of the services in the commercial and public services sector.</a:t>
+              <a:t>Most of these demands would be ‘Specified Annual Demands’ since they are likely to vary based on the time of year it is. For example, you are likely to see more space heating in the colder seasons and more air conditioning in the warmer seasons. Similarly, commercial services are likely to use lighting during the day and less during the evenings depending on the service. Consequently, it is important to determined the ‘Specified Demand Profile’ of the services in the commercial and public services sector.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E58AA1-D9AF-6E00-4D8C-A914A6348E15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -23648,71 +23551,71 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.esr.2023.101226" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_137_ED83FDB8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https:/doi.org/10.1016/j.dib.2023.109268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https:/doi.org/10.1016/j.dib.2023.109268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/482733/energy-consumption-worldwide-sector/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
@@ -24962,172 +24865,172 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Other thermal uses</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2800" b="1" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize - 2025-02-14T001300.019">
+          <p:cNvPr id="7" name="synthesize (7)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8A42EA4-0467-AD92-AD9A-88CD5A055E51}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16C1E44A-4A85-BD03-BFE5-1EEDF83BACA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10412761" y="444692"/>
-            <a:ext cx="1067001" cy="1067001"/>
+            <a:off x="10478135" y="301555"/>
+            <a:ext cx="1209040" cy="1209040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1096392681"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="82992" fill="hold"/>
+                                        <p:cTn id="6" dur="110280" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5922DA9-9F57-0888-24EB-D2E3B960E1A6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -25558,172 +25461,172 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D264E1C4-00A6-BC79-84A8-CACCA93CD6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1356809866"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="231775" y="1939279"/>
           <a:ext cx="11377812" cy="4547245"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize - 2025-02-14T001343.797">
+          <p:cNvPr id="7" name="synthesize (8)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C69FEAF2-8CF2-A270-74B9-F1CFC47CBAA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76985345-F3AD-995F-36D2-57D0BA7FE20B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10362419" y="375561"/>
-            <a:ext cx="1163608" cy="1163608"/>
+            <a:off x="10400545" y="207251"/>
+            <a:ext cx="1209040" cy="1209040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="197814690"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="75912" fill="hold"/>
+                                        <p:cTn id="6" dur="77688" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -32828,110 +32731,227 @@
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E1A315-D84B-3F1C-D9D6-C8F10957013F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="873917" y="2236395"/>
             <a:ext cx="4875734" cy="3920354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E4A3DCA-671F-7BEE-57DF-9E9582D8DD85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5941217" y="2043173"/>
             <a:ext cx="5376866" cy="4306799"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="synthesize (9)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9C4195A-DB14-679B-560D-7EFA4E9999C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10388494" y="198124"/>
+            <a:ext cx="1330960" cy="1330960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3984850360"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="27984" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -36408,172 +36428,172 @@
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId7"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="es-CO">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="synthesize - 2025-02-14T001738.773">
+          <p:cNvPr id="11" name="synthesize (10)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{490F0F0D-878B-1E45-C95E-B3CE64ADAD90}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F8B2D1-92D6-6B22-D4C6-5D29B220F947}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8929298" y="311606"/>
-            <a:ext cx="1180860" cy="1180860"/>
+            <a:off x="9306560" y="248962"/>
+            <a:ext cx="1391920" cy="1391920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="963372617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="50736" fill="hold"/>
+                                        <p:cTn id="6" dur="49296" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="10"/>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="10"/>
+                  <p:spTgt spid="11"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{619328AC-71F3-0ABD-2E3B-19E3E8167B16}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -39135,172 +39155,172 @@
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Statista (2024) - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId12"/>
               </a:rPr>
               <a:t>Link</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="1000" dirty="0">
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="synthesize - 2025-02-14T000022.280">
+          <p:cNvPr id="5" name="synthesize (4)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C82A50-A74C-67A1-CC6D-532381A17760}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03E2586-8707-7BFF-D246-7BAFDAD95EF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6627217" y="167096"/>
-            <a:ext cx="1122363" cy="1122363"/>
+            <a:off x="6876533" y="59140"/>
+            <a:ext cx="1330008" cy="1330008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="61848" fill="hold"/>
+                                        <p:cTn id="6" dur="70632" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{232C337A-936D-BF98-A649-857E1F7F4CFF}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -41056,172 +41076,172 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Air </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="2800" b="1" dirty="0" err="1">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>conditioning</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2800" b="1" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="synthesize - 2025-02-14T001008.907">
+          <p:cNvPr id="9" name="synthesize (5)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCFBF86D-B9CB-1B19-9268-126EF30E5E3D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B6D6056-2178-8A74-C13B-1FBAAAB9758F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6724241" y="88865"/>
-            <a:ext cx="1169085" cy="1169085"/>
+            <a:off x="7127024" y="204496"/>
+            <a:ext cx="1242878" cy="1242878"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747939466"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="77184" fill="hold"/>
+                                        <p:cTn id="6" dur="126240" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="6"/>
+                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CA6BF4-AE4D-3EF9-29A6-2DA5A528B3F1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -41655,172 +41675,172 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C80DFE0-C958-8183-F2E2-D2959E833906}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425152723"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="231774" y="1614488"/>
           <a:ext cx="11566525" cy="4843462"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize - 2025-02-14T001049.129">
+          <p:cNvPr id="5" name="synthesize (6)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADEA0BA-4A5B-642D-F6E6-D76C9267B458}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA721198-A213-577B-2AA2-A9C7C8E6B283}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6669178" y="37389"/>
-            <a:ext cx="1008332" cy="1008332"/>
+            <a:off x="8270240" y="82892"/>
+            <a:ext cx="1422400" cy="1422400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="668511623"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="93984" fill="hold"/>
+                                        <p:cTn id="6" dur="96912" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -45695,88 +45715,78 @@
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -45860,50 +45870,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -45960,115 +45975,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{376D0625-63F4-4524-B81F-481EBF79A027}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4903</Words>
+  <Words>4886</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>277</Paragraphs>
   <Slides>23</Slides>
   <Notes>22</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>15</MMClips>
+  <MMClips>16</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="32" baseType="lpstr">