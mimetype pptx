--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
@@ -66,94 +65,91 @@
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId26"/>
+    <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="319" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
     <p:sldId id="308" r:id="rId8"/>
     <p:sldId id="317" r:id="rId9"/>
     <p:sldId id="318" r:id="rId10"/>
     <p:sldId id="277" r:id="rId11"/>
     <p:sldId id="311" r:id="rId12"/>
     <p:sldId id="278" r:id="rId13"/>
     <p:sldId id="312" r:id="rId14"/>
     <p:sldId id="313" r:id="rId15"/>
-    <p:sldId id="321" r:id="rId16"/>
-[...4 lines deleted...]
-    <p:sldId id="316" r:id="rId21"/>
+    <p:sldId id="285" r:id="rId16"/>
+    <p:sldId id="280" r:id="rId17"/>
+    <p:sldId id="314" r:id="rId18"/>
+    <p:sldId id="315" r:id="rId19"/>
+    <p:sldId id="316" r:id="rId20"/>
+    <p:sldId id="323" r:id="rId21"/>
     <p:sldId id="289" r:id="rId22"/>
-    <p:sldId id="322" r:id="rId23"/>
-[...1 lines deleted...]
-    <p:sldId id="320" r:id="rId25"/>
+    <p:sldId id="320" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -348,51 +344,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="+n79q40A/4Smpu2SKtaU1A==" hashData="bJb7Y9kuAKRQRJQPAP3/iVOFYIMizVKVy80YRxj7GTf3tVEC7l8P5TyKBcASyijLS7PL3pcDPbzJ9f9hQICZOQ=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
@@ -1170,370 +1166,352 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="54342" autoAdjust="0"/>
+    <p:restoredTop sz="71510" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="36" d="100"/>
-          <a:sy n="36" d="100"/>
+          <a:sx n="37" d="100"/>
+          <a:sy n="37" d="100"/>
         </p:scale>
-        <p:origin x="499" y="259"/>
+        <p:origin x="1760" y="256"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-312"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Sarel Greyling" userId="f3065607-1f46-45aa-9923-2f70a300922a" providerId="ADAL" clId="{BCCA63DF-F44C-5B45-8D20-799DB2917858}" dt="2024-09-09T11:36:48.675" v="27" actId="20577"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="delSld modSld sldOrd">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:44:32.095" v="87" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-[...83 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-07T14:37:16.877" v="590" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:29:13.369" v="5" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:29:13.369" v="5" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="5" creationId="{E8507DA3-007C-14B9-12B3-94DC7F46E1CA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:16:23.221" v="9" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:34:45.577" v="23" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1053203308" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:34:45.577" v="23" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1053203308" sldId="278"/>
+            <ac:picMk id="11" creationId="{B42AE355-646A-ACA1-34AA-D28114FFE850}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:40:34.630" v="69" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2172223504" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:40:34.630" v="69" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2172223504" sldId="280"/>
+            <ac:picMk id="35" creationId="{9D9C3D60-27E6-30FC-5E68-D77FE038C800}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:31:05.406" v="8" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3136425716" sldId="308"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:31:05.406" v="8" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3136425716" sldId="308"/>
+            <ac:picMk id="5" creationId="{1ED707FB-0402-4171-FE08-8A92824295F4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:24:30.893" v="582" actId="113"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:34:00.841" v="20" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1976478965" sldId="311"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:34:00.841" v="20" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1976478965" sldId="311"/>
+            <ac:picMk id="6" creationId="{33B53C17-0096-DB58-B992-81C00881C654}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:35:34.372" v="28" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3147682535" sldId="312"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:35:34.372" v="28" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3147682535" sldId="312"/>
+            <ac:picMk id="11" creationId="{D70F3BE3-7A1B-97F0-55EC-03AE43D85830}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:36:16.812" v="31" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="982641486" sldId="313"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:36:16.812" v="31" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="982641486" sldId="313"/>
+            <ac:picMk id="11" creationId="{8CD68A39-5E7B-D772-F41A-7CE6F4DC0B48}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:41:18.181" v="75" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="73093016" sldId="314"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:41:18.181" v="75" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73093016" sldId="314"/>
+            <ac:picMk id="18" creationId="{D8CE2FFC-A039-AAA3-12D9-C0307D405AAC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:42:15.370" v="79" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1675164863" sldId="315"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:22:12.864" v="336" actId="403"/>
-[...7 lines deleted...]
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:22:21.245" v="338" actId="403"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:42:15.370" v="79" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1675164863" sldId="315"/>
             <ac:spMk id="4" creationId="{F7BB397D-1DE5-DDC4-8385-0C30291E1617}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:42:10.911" v="78" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1675164863" sldId="315"/>
+            <ac:picMk id="7" creationId="{0A422154-A66B-9519-6D9C-8C5385BA27E5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:16:32.786" v="21" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:43:00.051" v="84" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3175296534" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:43:00.051" v="84" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3175296534" sldId="316"/>
+            <ac:picMk id="17" creationId="{0CDC975C-89DA-6AF2-B7CE-AD8E8DDDD6D0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:32:18.040" v="12" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2199373570" sldId="317"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:32:18.040" v="12" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2199373570" sldId="317"/>
+            <ac:picMk id="10" creationId="{FD4AFEDB-D6BB-B626-82EE-728176BB7FFC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-07T14:40:08.730" v="622" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:33:04.604" v="15" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1934665298" sldId="318"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:33:04.604" v="15" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1934665298" sldId="318"/>
+            <ac:picMk id="4" creationId="{DEFA8D98-D286-614C-3163-38F1A2492FAA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod ord modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:20:21.675" v="299" actId="20577"/>
+      <pc:sldChg chg="modSp del mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:39:44.526" v="66" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="422441508" sldId="321"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...16 lines deleted...]
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-06T06:19:58.200" v="288" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:36:55.417" v="35" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="422441508" sldId="321"/>
             <ac:spMk id="6" creationId="{62779450-1275-198F-882E-14372BA9057C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-[...14 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-21T06:44:42.330" v="866" actId="20577"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:37:33.454" v="36" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="621792469" sldId="322"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...38 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-22T11:50:24.488" v="3312" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod ord modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:44:32.095" v="87" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="310794709" sldId="323"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-21T13:01:55.986" v="1599" actId="20577"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:39:09.986" v="65" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="310794709" sldId="323"/>
             <ac:spMk id="4" creationId="{B5D928B2-5289-715F-DA56-6982BED3C59D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-21T12:58:50.057" v="1542" actId="1076"/>
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:39:02.766" v="61" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="310794709" sldId="323"/>
             <ac:spMk id="5" creationId="{E07AE4E4-17A1-8905-B5C3-365E51FDB668}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="add mod modGraphic">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{804B0702-1CB1-42F7-A49F-BE5294CE5DC0}" dt="2025-07-21T12:58:46.717" v="1541" actId="1076"/>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:38:23.125" v="44" actId="1076"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="310794709" sldId="323"/>
             <ac:graphicFrameMk id="2" creationId="{D693EDD3-DEBD-1813-EFC7-C944C2367A60}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
-        <pc:graphicFrameChg chg="del">
-[...1 lines deleted...]
-          <ac:graphicFrameMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:44:32.095" v="87" actId="1076"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="310794709" sldId="323"/>
-            <ac:graphicFrameMk id="6" creationId="{494173F8-E46D-1E6F-696E-F4A6F55530C7}"/>
-[...1 lines deleted...]
-        </pc:graphicFrameChg>
+            <ac:picMk id="3" creationId="{84718349-3CB8-020B-86D7-360F9E13935E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -1875,58 +1853,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
@@ -6346,51 +6324,51 @@
     <dgm:cxn modelId="{1475748C-1527-4082-B0AC-99C83EF0D773}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{2A38AFCE-66D0-4F1F-812E-C70EDCA0FE20}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{5EEB108D-C882-420D-9A61-B2E56D2FD97E}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{4560E0D1-BD80-4ADB-9AC0-4C3C3861FD5E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4C0732B0-9776-474B-8E55-737EAC93A648}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{22FB6606-1597-46D8-AEC7-9085D1088A28}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9204E076-3DFA-400C-8BCB-BF20ECAD5FB4}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{07CA1388-984D-40C9-913C-1258F4066B78}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{59D9A5C5-A0C3-4CE8-82CE-8B37EF397F60}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{D6D3B3C4-51A1-4973-AC20-79A076C1B5F1}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{562EC230-ADAD-4BC8-9DD0-1030E8611CB9}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{0DFEFE40-0F54-4492-958A-6B0F93A8BD65}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{247E5CCE-346D-4712-AE5A-90BEC09045EF}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{FE45CA0B-0746-4B29-B64F-497B899C9CDA}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{57EBC403-E21F-40E2-8121-C1878CAC740C}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{69430A30-C81D-41FF-B28C-0334B42B6D83}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{44F95964-B213-4C2D-9C48-60AFED8B9821}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{4E4ECABB-EDFA-44EA-A83C-B8FE69F6D24C}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{DA4E0307-69CA-4294-B9EE-7FC50D50B600}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{DA4FE01D-148E-4A9D-A4B0-876B873F1A9B}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9194DD3C-1DA7-4327-A1DB-1E651481A483}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{193A360F-9629-47CF-85A1-B8F331E66D91}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4CC98602-0870-4360-AC25-4BD12D3A696B}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{A80DCD46-9435-4FDA-AADB-D69C5D047FF9}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{745BD553-2142-46C9-B42C-D3A56FBE0E34}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{A3BCF4EF-813F-4C37-BEAC-9DAF250C883F}" srcOrd="15" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{F0255BF5-1D03-4CC8-A2AE-9476DAA52EEA}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{C5A604A2-4FEC-4E6F-9490-3775B17577AB}" srcOrd="16" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{D01330D9-4210-4219-BA2C-CC2A88A5D3DB}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{41127A8E-F477-4340-93D1-2B2A314770C3}" srcOrd="17" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{2F84FC0A-D9FA-47E5-BF6C-7FE17C331B52}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{D63BF2B5-AB51-4B8C-B397-FDC94B3678E8}" srcOrd="18" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{A4A2C3AF-AB80-41AB-B256-6490D9B5D299}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{491728A7-F971-4D8F-8871-FDFD4EC47B8E}" srcOrd="19" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{AF095053-663F-4EE4-8FE3-41BFE0C4776B}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{51D0FF0A-950E-42FF-9671-1E873F3661BA}" srcOrd="20" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{EAE8B7AA-1F45-44A2-AEAC-FB7B2A814EA4}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{D09805BD-F8D5-474E-A9BE-8D29DA9F575C}" srcOrd="21" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{428B0463-DB08-4844-BC93-698121BEB5D3}" type="presParOf" srcId="{AD0927F0-805C-42B5-BE23-78F4E1E58479}" destId="{43C98DB0-F2A0-4AD0-A0D4-0BED5FA9EAE9}" srcOrd="22" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{51BF3ED8-8325-48CB-B9D4-CA7330270630}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BC00586E-887A-4858-A37F-CB0A29014831}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -7161,51 +7139,51 @@
     <dgm:cxn modelId="{C85552F6-14BC-4CA1-8CE4-2787D8488C9E}" type="presParOf" srcId="{3C45317B-D3EF-40E9-B89D-0BBE42030F61}" destId="{FC7B19AA-94F6-4D00-BBDA-2B27780BF526}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{65287739-345F-4094-AB48-4C91F1365F2F}" type="presParOf" srcId="{3C45317B-D3EF-40E9-B89D-0BBE42030F61}" destId="{CCC73930-0316-4D66-8A6D-44562CF56B0D}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{B9947511-F382-4FDE-9838-30C3BE0F5AC9}" type="presParOf" srcId="{3C45317B-D3EF-40E9-B89D-0BBE42030F61}" destId="{270BDBAB-4720-472B-B97E-A0E93799340E}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{62512407-FD61-4231-83EB-7C7B24EE6EDA}" type="presParOf" srcId="{87AC17BA-5FB3-485A-80A6-6E4E08FE7BAD}" destId="{616BDB51-D2CB-4A13-AF2B-3FD7A95C0F3A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{9C70B672-1561-4288-B1CF-B005C1AB7C59}" type="presParOf" srcId="{616BDB51-D2CB-4A13-AF2B-3FD7A95C0F3A}" destId="{3D9C96E7-6EEC-4B09-976D-8575B6F0AA0E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{56F24183-4111-456E-9D73-3F24DCB7BB41}" type="presParOf" srcId="{3D9C96E7-6EEC-4B09-976D-8575B6F0AA0E}" destId="{B99FC748-28D1-4EDE-B72B-52E16ED5EC46}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{76999352-5720-4C50-B24D-AD7803073ABA}" type="presParOf" srcId="{3D9C96E7-6EEC-4B09-976D-8575B6F0AA0E}" destId="{50A4D161-6352-457E-98D1-ADEE075836D2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{4BECC1A3-66D1-4607-99AE-CF719047945B}" type="presParOf" srcId="{616BDB51-D2CB-4A13-AF2B-3FD7A95C0F3A}" destId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{EAEA5105-5A81-4001-92BE-10B694924AB7}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{141F766A-CFC8-415D-AEDC-FDF06C92D9CD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{6A4669A4-9965-4806-927F-071288A5897D}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{820F42D2-5345-4C2B-83B2-C392251136E9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{04A9EA9D-2898-4BC1-A7EE-E331E8ACD26F}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{759F0B1B-69A1-4B81-9C47-7FDDBD6D2173}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{4402F074-9E48-40FE-A184-988CBDEB8D67}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{44E7D1CC-8706-459F-877F-AC5B41789D55}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{AB09597A-F0AA-4A75-80DA-40D100CDDA20}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{6A181C0E-5DBF-456A-BAC4-C47010B17A59}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{55D207FA-DF8A-4803-AF8D-13E1083F8255}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{8AF6F5C3-DAC4-45BD-B318-939AB5F27543}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{D235DA03-7FC4-416D-B98E-E3914A1DD20D}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{9462A31F-5667-4082-ADF1-C592D0FEC891}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
     <dgm:cxn modelId="{41AC9554-D5BF-4438-AB3B-C28F5A1E649B}" type="presParOf" srcId="{A12C4DEA-F412-45BD-98DE-4B79A1054021}" destId="{22576BCF-2004-4060-96C2-9AE9F4910F22}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </dgm:whole>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3A21CEDA-51CD-4217-A20F-6BF914E9C4C2}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2" csCatId="accent2" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E65DC7C8-5061-45CF-8D0B-C0D06B7E2FFC}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -7619,51 +7597,51 @@
     <dgm:cxn modelId="{009A6E9A-E9B0-40B2-A3EC-CFE7A603A74B}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{F7A470EA-62D7-48A0-B268-3C77BC4866E3}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{582D4710-0030-4F7A-B0B4-FC422AD1AE89}" type="presParOf" srcId="{F7A470EA-62D7-48A0-B268-3C77BC4866E3}" destId="{B34F51D5-B8AA-4A8C-B988-D11568B26736}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{34239D5D-EDE1-4C4C-A948-EFF1E0ACE10D}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{586BDA58-C1FF-455E-AE50-1F5F6785F505}" type="presParOf" srcId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" destId="{17D0D10F-E810-4CB1-8EFD-ED7F08804AD3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{46364824-16F3-4EC3-BF4D-BC8AD630E3E6}" type="presParOf" srcId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" destId="{A3EF396D-18EA-45BB-A59F-8EA935F9AB2C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{192EB061-9EEB-4548-BC04-6584966F88A5}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{E070FCCE-42F6-4AF2-BBC4-99C3B9B4598E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{32D0D5FE-D193-4BF4-8DDA-E76C4D2B51B4}" type="presParOf" srcId="{E070FCCE-42F6-4AF2-BBC4-99C3B9B4598E}" destId="{50F75C4D-C81F-44FD-87EE-E7F34054F126}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{5D4FA4E9-46E9-4949-83BD-521ECAE48277}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{BD224A47-7075-4642-862D-990ABC8923EE}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{B7B48643-B4A7-4A18-B126-80D824541BF9}" type="presParOf" srcId="{BD224A47-7075-4642-862D-990ABC8923EE}" destId="{C4D735D6-4C21-4A1C-AE4B-D3C116F6B60F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{B3547A3A-2914-48D8-928A-C3158A27B153}" type="presParOf" srcId="{BD224A47-7075-4642-862D-990ABC8923EE}" destId="{C9C8FC2B-D4B8-4FCD-B75A-3C961974020E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{757FB2B3-765D-4F40-881A-1C0F6DA54D2E}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{319765A5-6C9B-4659-B048-1B4963D35C29}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{886623B7-96D9-4771-A85C-123A85569438}" type="presParOf" srcId="{319765A5-6C9B-4659-B048-1B4963D35C29}" destId="{5EBD2EFB-4632-45C4-BE33-981FB25F3BE8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{3910835D-CE85-492D-90ED-7C1F90D98AA5}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{8792096D-E983-4E82-AAC1-4FCC711288F3}" type="presParOf" srcId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" destId="{3F87E1D4-49F2-4488-86F4-E34CAD13206D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{0FEC49DF-FFBC-4A6A-8C29-1137A40349DB}" type="presParOf" srcId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" destId="{6716DB89-1BA8-4177-B0A0-07BE04AC40A8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{9586DDE8-BAD0-4A15-A978-26D3261F3AB3}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{729D4476-C100-40D1-B552-AD1492DD6C90}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{D4AD36C7-8BFB-449C-AD38-E9685154B229}" type="presParOf" srcId="{729D4476-C100-40D1-B552-AD1492DD6C90}" destId="{42D8B696-659C-48BC-9382-5FAC9F985FC5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{F50EC29B-670A-44AD-A17A-360E6100DE27}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{DEB2AC21-D296-4FEF-B713-4C6B916889A4}" type="presParOf" srcId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" destId="{F4C8EB48-5650-47AA-A02B-2967A7100513}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{E36671A2-C049-412D-9519-492E79FD300F}" type="presParOf" srcId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" destId="{9F8D73ED-3E30-4344-A9E8-F8D1FD6D8129}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3A21CEDA-51CD-4217-A20F-6BF914E9C4C2}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent5_3" csCatId="accent5" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E65DC7C8-5061-45CF-8D0B-C0D06B7E2FFC}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -8115,51 +8093,51 @@
     <dgm:cxn modelId="{009A6E9A-E9B0-40B2-A3EC-CFE7A603A74B}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{F7A470EA-62D7-48A0-B268-3C77BC4866E3}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{582D4710-0030-4F7A-B0B4-FC422AD1AE89}" type="presParOf" srcId="{F7A470EA-62D7-48A0-B268-3C77BC4866E3}" destId="{B34F51D5-B8AA-4A8C-B988-D11568B26736}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{34239D5D-EDE1-4C4C-A948-EFF1E0ACE10D}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{586BDA58-C1FF-455E-AE50-1F5F6785F505}" type="presParOf" srcId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" destId="{17D0D10F-E810-4CB1-8EFD-ED7F08804AD3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{46364824-16F3-4EC3-BF4D-BC8AD630E3E6}" type="presParOf" srcId="{60ADC2E0-8BC4-4A68-B907-D5AB4695D962}" destId="{A3EF396D-18EA-45BB-A59F-8EA935F9AB2C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{192EB061-9EEB-4548-BC04-6584966F88A5}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{E070FCCE-42F6-4AF2-BBC4-99C3B9B4598E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{32D0D5FE-D193-4BF4-8DDA-E76C4D2B51B4}" type="presParOf" srcId="{E070FCCE-42F6-4AF2-BBC4-99C3B9B4598E}" destId="{50F75C4D-C81F-44FD-87EE-E7F34054F126}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{5D4FA4E9-46E9-4949-83BD-521ECAE48277}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{BD224A47-7075-4642-862D-990ABC8923EE}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{B7B48643-B4A7-4A18-B126-80D824541BF9}" type="presParOf" srcId="{BD224A47-7075-4642-862D-990ABC8923EE}" destId="{C4D735D6-4C21-4A1C-AE4B-D3C116F6B60F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{B3547A3A-2914-48D8-928A-C3158A27B153}" type="presParOf" srcId="{BD224A47-7075-4642-862D-990ABC8923EE}" destId="{C9C8FC2B-D4B8-4FCD-B75A-3C961974020E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{757FB2B3-765D-4F40-881A-1C0F6DA54D2E}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{319765A5-6C9B-4659-B048-1B4963D35C29}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{886623B7-96D9-4771-A85C-123A85569438}" type="presParOf" srcId="{319765A5-6C9B-4659-B048-1B4963D35C29}" destId="{5EBD2EFB-4632-45C4-BE33-981FB25F3BE8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{3910835D-CE85-492D-90ED-7C1F90D98AA5}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{8792096D-E983-4E82-AAC1-4FCC711288F3}" type="presParOf" srcId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" destId="{3F87E1D4-49F2-4488-86F4-E34CAD13206D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{0FEC49DF-FFBC-4A6A-8C29-1137A40349DB}" type="presParOf" srcId="{F9739DD1-5D58-4E45-8995-E071D75901CC}" destId="{6716DB89-1BA8-4177-B0A0-07BE04AC40A8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{9586DDE8-BAD0-4A15-A978-26D3261F3AB3}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{729D4476-C100-40D1-B552-AD1492DD6C90}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{D4AD36C7-8BFB-449C-AD38-E9685154B229}" type="presParOf" srcId="{729D4476-C100-40D1-B552-AD1492DD6C90}" destId="{42D8B696-659C-48BC-9382-5FAC9F985FC5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{F50EC29B-670A-44AD-A17A-360E6100DE27}" type="presParOf" srcId="{82516B78-E21C-4ACA-A5C3-806DCE3C8DAD}" destId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{DEB2AC21-D296-4FEF-B713-4C6B916889A4}" type="presParOf" srcId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" destId="{F4C8EB48-5650-47AA-A02B-2967A7100513}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
     <dgm:cxn modelId="{E36671A2-C049-412D-9519-492E79FD300F}" type="presParOf" srcId="{FF77874E-05D4-44B1-8E1E-441403FEDDE4}" destId="{9F8D73ED-3E30-4344-A9E8-F8D1FD6D8129}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{C5750EB0-AF1D-4CF1-95CC-1DFB30D82674}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1203278" y="2487"/>
           <a:ext cx="2194612" cy="1316767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
@@ -19344,55 +19322,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -19771,199 +19745,225 @@
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3573224631"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE"/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3690528943"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20026,50 +20026,70 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Similar to power plants, end-use technologies are represented as boxes in the reference energy systems. The input commodities can be either secondary energy carriers (e.g., diesel, electricity) or primary energy carriers (e.g., biomass, coal), depending on the technology, while the output commodity corresponds to the final energy demand (e.g., heat) or end product (e.g., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> of steel).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The examples shown on the slide illustrate three final energy demands previously described: high and low process heat, and motive power for lift trucks. Additional technological alternatives for meeting these final energy demands can be included, as we will explore in the next slide, to analyze future energy transition pathways. If you need a refresher on the naming conventions, refer to the material from Lecture 3.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
@@ -20104,266 +20124,61 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763564257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
-[...203 lines deleted...]
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2592A6-E2BB-41FC-7B38-1311CAB9886B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -20513,70 +20328,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970553085"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12ACF68A-BE2F-607C-DF71-85341521D171}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -20837,70 +20652,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1739903943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD8EC10-51FF-EED5-BB62-044B6FC8BFDF}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -21072,60 +20887,219 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3902198944"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>     There are several different ways to calibrate the industry sector. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>     The first possible way is calibrating only the fuel use. This is beneficial because you match the model to the country’s energy balance which is critical, and you can get the economics right. The main negative could be that you might not have actual representation of the recorded output which can be important in some cases (e.g. the client might want to know how many Mt of steel were produced). </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The second possible way is calibrating to output activity (e.g. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Mtons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> of steel) only. The positives of this is that you match historical production values and you can also get the economics right. The main negative is that you don’t have an accurate historical fuel use, which is not recommended. This method should only be used if the fuel input is unknown. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      The last common way is calibrating both input fuel use and output activity. This is beneficial because you can match the historical energy balance and actual historical production. The only potential issue with this is that if the two data points come from disparate sources it’s likely that the efficiency which is a result of the input fuel use and output activity, could be significantly skewed. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768251704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21320,264 +21294,97 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...165 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>21</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691277833"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
@@ -21699,55 +21506,55 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The industrial sector encompasses a wide range of economic activities that transform raw materials into finished goods and intermediate products. It includes energy-intensive industries such as steel, cement, and chemical production, as well as less energy-intensive sectors like food processing and textiles. This sector plays a critical role in supporting global economic growth, infrastructure development, and supply chains for various goods and services. However, it is also one of the largest consumers of energy, accounting for approximately 30% of global final energy use and contributing significantly to greenhouse gas emissions.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The industrial sector’s energy consumption is characterized by a reliance on both electricity and fossil fuels, with a significant share used for high-temperature heat and mechanical processes. Energy-intensive industries, such as iron and steel, cement, and petrochemicals, dominate the sector’s energy demand and carbon emissions due to their reliance on carbon-intensive fuels. Meanwhile, light industries like food and beverage processing typically have lower energy demands but still play a significant role in regional economies. As the demand for industrial goods rises in emerging markets, the sector’s energy use and emissions are projected to grow, underscoring the importance of innovation and policy measures to drive energy efficiency </a:t>
-[...3 lines deleted...]
-              <a:t>and decarbonisation</a:t>
+              <a:t>The industrial sector’s energy consumption is characterized by a reliance on both electricity and fossil fuels, with a significant share used for high-temperature heat and mechanical processes. Energy-intensive industries, such as iron and steel, cement, and petrochemicals, dominate the sector’s energy demand and carbon emissions due to their reliance on carbon-intensive fuels. Meanwhile, light industries like food and beverage processing typically have lower energy demands but still play a significant role in regional economies. As the demand for industrial goods rises in emerging markets, the sector’s energy use and emissions are projected to grow, underscoring the importance of innovation and policy measures to drive energy efficiency and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>decarbonisation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -21766,77 +21573,52 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Disclaimer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>This lecture is not a resource to enable one to go from an energy balance to modelling the sector but rather provides an overview of the sector. Nevertheless, you would follow the same logic on calibration that was covered in Lecture 5.</a:t>
-[...25 lines deleted...]
-            </a:pPr>
+              <a:t>This lecture is not a resource to enable one to go from an energy balance to modelling the sector but rather provides an overview of the sector. </a:t>
+            </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -22476,57 +22258,52 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Several factors drive energy use in the industrial sector. Economic growth and industrialization are among the most significant, particularly in emerging economies where manufacturing and construction activities are rapidly expanding. Population growth and urbanization further increase the demand for industrial products such as steel, cement, and chemicals. Technological advancements also drive energy use, as industries adopt more complex machinery and automation, which often require electricity and high-quality energy inputs. Global supply chains and trade also influence energy consumption, as manufacturing hubs concentrate in regions with cost advantages, leading to increased energy demands in those areas.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The industrial sector faces significant challenges in managing and reducing energy use. A major issue is the heavy reliance on fossil fuels for high-temperature processes, which lack cost-effective low-carbon alternatives at scale. The sector also grapples with long asset lifecycles, making it difficult to retrofit or replace existing infrastructure with more efficient or cleaner technologies. Another challenge is the variability in energy efficiency practices and technology adoption across industries and regions, often due to differing regulatory environments or access to financing. Additionally, decarbonization efforts can be hindered by the high costs and technical complexities of emerging solutions such as hydrogen, carbon capture, and electrification. Overcoming these challenges requires coordinated efforts among industry stakeholders, governments, and technology providers to foster innovation, policy support, and investments in sustainable industrial practices.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>This list is </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>This list is not exhaustive.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -27118,127 +26895,119 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osemosys-cr-v2.readthedocs.io/en/latest/Overview.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.esr.2023.101226" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.adapen.2022.100105" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osemosys-cr-v2.readthedocs.io/en/latest/Overview.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.esr.2023.101226" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.adapen.2022.100105" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https:/doi.org/10.1016/j.dib.2023.109268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/482733/energy-consumption-worldwide-sector/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/482733/energy-consumption-worldwide-sector/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.adapen.2022.100105" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -28819,60 +28588,182 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="synthesize (6)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D70F3BE3-7A1B-97F0-55EC-03AE43D85830}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10019966" y="207790"/>
+            <a:ext cx="1207960" cy="1207960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3147682535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="71976" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A21D65C-F066-56F0-C8BB-8D4510487E60}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -29770,349 +29661,186 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="synthesize (7)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CD68A39-5E7B-D772-F41A-7CE6F4DC0B48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10069909" y="245673"/>
+            <a:ext cx="1108073" cy="1108073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="982641486"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="62664" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...283 lines deleted...]
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -30348,51 +30076,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -30492,51 +30220,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -30990,51 +30718,51 @@
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -31270,51 +30998,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="7942792" cy="400110"/>
@@ -32784,64 +32512,186 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10517846" y="5359781"/>
             <a:ext cx="1383914" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" dirty="0"/>
               <a:t>INDLIF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="35" name="synthesize (8)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D9C3D60-27E6-30FC-5E68-D77FE038C800}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7989573" y="1253480"/>
+            <a:ext cx="851530" cy="851530"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2172223504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="47880" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="35"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="35"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A14206-9921-74B4-5BF4-1ED927613529}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -33083,51 +32933,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2270A2D4-74CE-DC1A-F654-B68920E2C5AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -34683,64 +34533,186 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" dirty="0"/>
               <a:t>Low </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" dirty="0" err="1"/>
               <a:t>heat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1800" dirty="0" err="1"/>
               <a:t>demand</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="synthesize (9)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8CE2FFC-A039-AAA3-12D9-C0307D405AAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6938850" y="1101524"/>
+            <a:ext cx="1031958" cy="1031958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="73093016"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="69240" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="18"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="18"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B02597B-FB9D-0571-C4A2-E97168BBD4E0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -34982,51 +34954,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84F9B320-9355-3C36-736D-444C9638827D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472545" y="1643063"/>
             <a:ext cx="9000067" cy="400110"/>
@@ -35294,51 +35266,51 @@
               <a:rPr lang="en-ZA" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Cost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BB397D-1DE5-DDC4-8385-0C30291E1617}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5481899" y="2660392"/>
-            <a:ext cx="10946821" cy="2862322"/>
+            <a:ext cx="5697935" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-ZA" sz="2800" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -35403,64 +35375,186 @@
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Emissions Activity Ratio</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="synthesize (10)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A422154-A66B-9519-6D9C-8C5385BA27E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7687093" y="1069675"/>
+            <a:ext cx="904815" cy="904815"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1675164863"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="90216" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="7"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6718B5A6-BBDF-2EF0-ACEF-4FFE119675AA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -35702,51 +35796,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78D8A7B6-65CC-3396-4203-CD886EFC3DF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="8728604" cy="400110"/>
@@ -36641,1781 +36735,449 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0.72 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-ZA" sz="2400" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>= 1.39 (BIO) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="synthesize (11)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CDC975C-89DA-6AF2-B7CE-AD8E8DDDD6D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7780032" y="1170896"/>
+            <a:ext cx="976900" cy="976900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3175296534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="56352" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="17"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1468 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E06A025-7C4D-CF64-C0D5-CBFE21A969D1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5D928B2-5289-715F-DA56-6982BED3C59D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="591829" y="1381856"/>
+            <a:off x="510184" y="1414514"/>
             <a:ext cx="8728604" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>12.4 Different Ways to Calibrate the Industry Sector </a:t>
+              <a:t>12.3.5 Different ways to calibrate the industry sector </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E07AE4E4-17A1-8905-B5C3-365E51FDB668}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="472546" y="-324290"/>
+            <a:off x="399065" y="-63083"/>
             <a:ext cx="11100329" cy="1444939"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="6000" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="4400" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>12.4 Calibrating the Industry Sector</a:t>
-            </a:r>
+              <a:t>12.3 Modelling of industrial sector using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D693EDD3-DEBD-1813-EFC7-C944C2367A60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2096174457"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3639344298"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="591829" y="2043173"/>
-          <a:ext cx="10861761" cy="4344390"/>
+          <a:off x="399064" y="1945201"/>
+          <a:ext cx="11100330" cy="4443205"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{B8DA472E-C0B5-4FAA-A71B-45BBE6C39A2A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="3620587">
+                <a:gridCol w="3700110">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3423875830"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3620587">
+                <a:gridCol w="3700110">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="942325844"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3620587">
+                <a:gridCol w="3700110">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1042200981"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1011250">
+              <a:tr h="1102621">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0"/>
                         <a:t>Calibration Methodology </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:endParaRPr lang="en-GB" sz="2000" dirty="0"/>
+                      <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="tx2">
                         <a:lumMod val="50000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0"/>
                         <a:t>Positives </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="92D050"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0"/>
                         <a:t>Negatives</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="accent6"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1078720113"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1011250">
+              <a:tr h="938005">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Calibrate to fuel input only</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Match historical energy balance which is critical and get the economics right</a:t>
@@ -38432,51 +37194,51 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Might not have an actual representation of the recorded output which can be important</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="accent2">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3587780870"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1011250">
+              <a:tr h="938005">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Calibrate to output only</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Match historical production and get the economics right</a:t>
@@ -38493,51 +37255,51 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>No accurate historical fuel use which is not recommended. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="accent2">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1108630908"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1011250">
+              <a:tr h="1215710">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Calibrate to both input and output</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>Match both historical energy balance and actual production</a:t>
@@ -38558,64 +37320,689 @@
                       <a:r>
                         <a:rPr lang="en-GB" sz="2000" dirty="0"/>
                         <a:t>If the two come from disparate sources, it’s likely the efficiency can be significantly skewed.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="accent2">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4154440491"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="synthesize (12)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84718349-3CB8-020B-86D7-360F9E13935E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7859623" y="689703"/>
+            <a:ext cx="973826" cy="973826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="310794709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="66312" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E1A02E-5026-3ACB-90A5-2EF8E809B503}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887215" y="8748"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Lecture 12.3 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC6E6DE7-B923-C50F-7B16-8C9544CE8A57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887214" y="1783907"/>
+            <a:ext cx="10428485" cy="2153282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-304800">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Plazas-Niño, F. A., Ortiz-Pimiento, N. R., &amp; Quirós-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tortós</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, J. (2023). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Supporting energy system modelling in developing countries: Techno-economic energy dataset for open modelling of decarbonization pathways in Colombia. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Data in Brief</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>48</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 109268. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://doi.org/https://doi.org/10.1016/j.dib.2023.109268</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO" sz="2400" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2084459267"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38810,50 +38197,697 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Fernando Plazas-Niño, Fynn Kiley</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645726346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A765C4-7338-2C9C-C72A-6128B696AC2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835429" y="46372"/>
+            <a:ext cx="7651304" cy="1361676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400">
+                <a:latin typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7898B265-18EB-84FA-C945-87B330A9D067}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="9751610" cy="4228526"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will be able to:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: Learn about the energy consumption in the industrial sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO2: Understand different approaches to disaggregate the energy consumption in the industrial sector </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO3: Understand how to model end-use technologies in the industrial sector using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
@@ -39238,51 +39272,51 @@
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56779A07-029C-9AA2-C597-6C2D05C533B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3697385724"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="-351638" y="1536799"/>
           <a:ext cx="7608890" cy="4714875"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2A89B7-155A-A7CA-2B35-BC30DB908580}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592765" y="6249561"/>
             <a:ext cx="6097772" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -39299,51 +39333,51 @@
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1000" b="1" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Statista (2024) - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="1000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Link</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="1000" dirty="0">
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A92FD343-81C2-9F31-FEDA-503C28DE4D8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -39367,152 +39401,274 @@
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The industrial sector encompasses a wide range of economic activities that transform raw materials into finished goods and intermediate products. </a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="Industry Line Icon Vector, Industry Icon, Production, Prorities PNG and  Vector with Transparent Background for Free Download">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99169DF4-E954-11C6-CF7A-71175096B415}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7626740" y="3429000"/>
             <a:ext cx="1901036" cy="1901036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9AFFCE3-1F13-E925-4396-8C461EC4D377}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8584011" y="4829174"/>
             <a:ext cx="2100263" cy="2100263"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900EF179-55B7-6CDC-989F-5071573E5F89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9938548" y="3556789"/>
             <a:ext cx="1731963" cy="1731963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8507DA3-007C-14B9-12B3-94DC7F46E1CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6238921" y="126763"/>
+            <a:ext cx="1126428" cy="1126428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="87816" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E874A9-D576-9B57-CBBE-B80C7CD6D120}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -39945,64 +40101,186 @@
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Diagram 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BB0C4AC-0C58-91E1-F68A-172C76B7035E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241283169"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="151759" y="2024411"/>
           <a:ext cx="11843391" cy="4394200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (1)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED707FB-0402-4171-FE08-8A92824295F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6362356" y="206294"/>
+            <a:ext cx="1125838" cy="1125838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3136425716"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="113328" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7F8762E-C028-8588-5F6B-79D0D1173989}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -40385,144 +40663,144 @@
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>12.1 Industrial sector</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2052" name="Picture 4" descr="Heating system line icon sign Royalty Free Vector Image">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6106832F-8D45-F60B-3C5F-66E1AA3257D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId5">
             <a:biLevel thresh="75000"/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="1348" b="7568"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4864241" y="2262157"/>
             <a:ext cx="2712901" cy="2714624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2054" name="Picture 6" descr="Motor eléctrico - Iconos gratis de tecnología">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A57E6EFA-C648-06BF-8CBF-DDC6DB13D78F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="672459" y="2262157"/>
             <a:ext cx="2887814" cy="2887814"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A437E256-C170-D277-05CB-1582A2A553F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8766816" y="2429714"/>
             <a:ext cx="2552700" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F457C-DEAF-5A1F-1859-B94C17672A87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -40738,60 +41016,182 @@
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="2500" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>electricity</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-CO" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> uses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4AFEDB-D6BB-B626-82EE-728176BB7FFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6479388" y="238691"/>
+            <a:ext cx="1097753" cy="1097753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199373570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="89880" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="10"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F434B66B-2774-9C77-D882-68E5A03FC316}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -41211,64 +41611,186 @@
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Diagram 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3953BA82-6A4F-60E3-5C1E-E6A9E715B4BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="663367852"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="231774" y="1614488"/>
           <a:ext cx="11566525" cy="4843462"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="synthesize (3)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEFA8D98-D286-614C-3163-38F1A2492FAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6312928" y="42848"/>
+            <a:ext cx="977557" cy="977557"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1934665298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="98400" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -42233,92 +42755,214 @@
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Diagram 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE1B3451-CE8C-4326-E307-5C13D5B2206F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2328678356"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="-2661764" y="3329495"/>
           <a:ext cx="11316814" cy="3140348"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Diagram 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E871622B-8487-A1B8-3066-8E89078CA007}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="446449641"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3177062" y="3291445"/>
           <a:ext cx="11316814" cy="3140348"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="synthesize (4)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B53C17-0096-DB58-B992-81C00881C654}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10094096" y="226068"/>
+            <a:ext cx="1171403" cy="1171403"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1976478965"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="65688" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -43696,60 +44340,182 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="synthesize (5)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42AE355-646A-ACA1-34AA-D28114FFE850}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10069909" y="426680"/>
+            <a:ext cx="1108073" cy="1108073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1053203308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="69720" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="11"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
@@ -44570,77 +45336,87 @@
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="e95ced547947cc96d9f0ca074ad6ec65">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -44724,50 +45500,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -44824,161 +45605,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15F298B4-568F-490A-8C52-634CC17EC9DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6722C4-9F6F-4723-B943-6D0DC5232532}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4166</Words>
+  <Words>4015</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>303</Paragraphs>
-[...1 lines deleted...]
-  <Notes>19</Notes>
+  <Paragraphs>292</Paragraphs>
+  <Slides>19</Slides>
+  <Notes>18</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
+  <MMClips>13</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>