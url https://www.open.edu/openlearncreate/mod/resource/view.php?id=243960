--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -98,60 +98,60 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="320" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
     <p:sldId id="308" r:id="rId8"/>
     <p:sldId id="309" r:id="rId9"/>
     <p:sldId id="310" r:id="rId10"/>
     <p:sldId id="277" r:id="rId11"/>
-    <p:sldId id="278" r:id="rId12"/>
-[...8 lines deleted...]
-    <p:sldId id="316" r:id="rId21"/>
+    <p:sldId id="322" r:id="rId12"/>
+    <p:sldId id="311" r:id="rId13"/>
+    <p:sldId id="312" r:id="rId14"/>
+    <p:sldId id="313" r:id="rId15"/>
+    <p:sldId id="285" r:id="rId16"/>
+    <p:sldId id="280" r:id="rId17"/>
+    <p:sldId id="314" r:id="rId18"/>
+    <p:sldId id="315" r:id="rId19"/>
+    <p:sldId id="316" r:id="rId20"/>
+    <p:sldId id="278" r:id="rId21"/>
     <p:sldId id="289" r:id="rId22"/>
     <p:sldId id="290" r:id="rId23"/>
     <p:sldId id="318" r:id="rId24"/>
     <p:sldId id="317" r:id="rId25"/>
     <p:sldId id="319" r:id="rId26"/>
     <p:sldId id="294" r:id="rId27"/>
     <p:sldId id="321" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
@@ -353,51 +353,51 @@
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="91zxWUpXw5sJqBA9IhvyJw==" hashData="NViYSI6S4cXQEwUFXXBsn4XLQC3EcKkR2a8PtpZDschWD/zc5Hpv/knZTbS2b6tgH0AQoUm8sfd4RcpxstAW5A=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="http://customooxmlschemas.google.com/">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId32" roundtripDataSignature="AMtx7miC4h9XZJhYFypOKz07yp6KiatCoQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
@@ -1172,343 +1172,194 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="70168" autoAdjust="0"/>
+    <p:restoredTop sz="49145" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="48" d="100"/>
-          <a:sy n="48" d="100"/>
+          <a:sx n="23" d="100"/>
+          <a:sy n="23" d="100"/>
         </p:scale>
-        <p:origin x="53" y="269"/>
+        <p:origin x="2292" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="-1286"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{B0F50FC7-E842-473C-9DD2-BFE277BDFE36}"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
     <pc:docChg chg="custSel addSld delSld modSld">
-      <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{B0F50FC7-E842-473C-9DD2-BFE277BDFE36}" dt="2025-04-05T18:32:18.916" v="45" actId="20577"/>
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:54:13.987" v="82" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="del">
-        <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{B0F50FC7-E842-473C-9DD2-BFE277BDFE36}" dt="2025-03-15T17:58:03.027" v="12" actId="47"/>
-[...65 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{F03E9EC0-A158-4EA3-9733-4F58D1C8A15C}" dt="2025-07-22T12:00:29.959" v="442" actId="20577"/>
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:47:51.344" v="0" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1053203308" sldId="278"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del mod">
-          <ac:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{F03E9EC0-A158-4EA3-9733-4F58D1C8A15C}" dt="2025-07-22T11:57:27.222" v="2" actId="478"/>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:54:13.987" v="82" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1725646873" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:48:58.232" v="71" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1053203308" sldId="278"/>
-[...31 lines deleted...]
-            <pc:sldMk cId="1053203308" sldId="278"/>
+            <pc:sldMk cId="1725646873" sldId="278"/>
             <ac:spMk id="2" creationId="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:48:48.519" v="69" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1725646873" sldId="278"/>
+            <ac:spMk id="4" creationId="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:54:13.987" v="82" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1725646873" sldId="278"/>
+            <ac:picMk id="5" creationId="{94A7FC48-798E-BCAF-0B19-0F45844F9016}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{9B12740E-F124-4A31-ADA3-A86266579622}" dt="2025-07-07T14:38:50.128" v="269" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:51:32.833" v="75" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1337319484" sldId="310"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:50:34.280" v="72" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1337319484" sldId="310"/>
+            <ac:picMk id="4" creationId="{28A623E9-E10E-7CBB-FC83-CA1F578CEF3A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:51:32.833" v="75" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1337319484" sldId="310"/>
+            <ac:picMk id="5" creationId="{03801EA1-4CD6-29D7-6E06-9E4C171638B8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-[...45 lines deleted...]
-        <pc:chgData name="Kavya Abeysundara" userId="1f6050f3a44159ab" providerId="LiveId" clId="{9B12740E-F124-4A31-ADA3-A86266579622}" dt="2025-07-06T06:28:53.254" v="115" actId="5793"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:53:11.992" v="79" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2701041221" sldId="315"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:52:35.088" v="76" actId="478"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2701041221" sldId="315"/>
-            <ac:spMk id="2" creationId="{ECBF8E93-2C06-F7E0-B3BD-0F3253E9535C}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="4" creationId="{03A81C5C-0239-E2B5-9477-AD4F84F8FCA8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T03:53:11.992" v="79" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2701041221" sldId="315"/>
+            <ac:picMk id="7" creationId="{E24454EE-A3B3-CF70-3B09-E93FA7842062}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-[...51 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -1850,92 +1701,92 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:userShapes r:id="rId5"/>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2160" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -2697,58 +2548,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1800" b="1">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="es-CO"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
@@ -13524,383 +13375,50 @@
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04E90A03-9AB9-371C-B86E-FFEA9DF79D5C}"/>
-[...331 lines deleted...]
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8942EECB-9137-67DF-AE08-EA234026F751}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B84F923A-D54C-CBFC-0532-C273139DF823}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -14043,60 +13561,245 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="826801318"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="826801318"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14159,50 +13862,62 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Similar to power plants, end-use technologies are represented as boxes in the reference energy systems. The input commodities are mainly secondary fuels (e.g., gasoline, diesel, electricity), while the output commodity corresponds to the final transport demand (e.g., car transport demand, truck transport demand).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The examples shown on the slide illustrate three final transport demands by mode of transportation, as described previously: cars, trucks, and motorcycles. Additional technological alternatives for meeting these final energy demands can be included, as we will explore in the next slide, to analyze future energy transition pathways. If you need a refresher on the naming conventions, please refer to the material from Lecture 3.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
           <p:cNvSpPr txBox="1">
@@ -14237,258 +13952,61 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597502769"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="763564257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
-[...195 lines deleted...]
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F10F190-F525-68BC-8063-C5959CD1A674}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -14652,70 +14170,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1516331935"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{769EB018-EFFD-7584-E2A0-4D57BD1739F9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -14983,70 +14501,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3308822682"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76C028F-F292-C61B-9DED-9EC4CB17AF18}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -15258,60 +14776,275 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2374773476"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>     There are several different ways to calibrate the transport sector. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      The first possible way is calibrating only the fuel use. This is beneficial because you match the model to the country’s energy balance which is critical, and you can get the economics right. The main negative could be that you might not have actual representation of the recorded output which can be important in some cases (e.g. the client might want to see actual vehicle mileage represented in the sector). </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The second possible way is calibrating to output activity (e.g. kilometre-metres travelled by each vehicle) only. The positives of this is that you match historical mileage values and you can also get the economics right. The main negative is that you don’t have an accurate historical fuel use, this is especially NOT recommended for the transport sector. This method should only be used if the fuel input is unknown. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Getting the fuel use right for the transport sector is very critical so this should only be done as a last resort.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>      The last common way is calibrating both input fuel use and output mileage. This is beneficial because you can match the historical energy balance and actual historical mileage. The only potential issue with this is that if the two data points come from disparate sources it’s likely that the efficiency which is a result of the input fuel use and output mileage (i.e. activity), could be significantly skewed. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="545D7E"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Google Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2374773476"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3017760145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17454,55 +17187,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>This list is </a:t>
-[...3 lines deleted...]
-              <a:t>not exhaustive.</a:t>
+              <a:t>This list is not exhaustive.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p13:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB5BC87B-2780-8820-6F30-7C48C90F63FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -17820,273 +17549,50 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...221 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The transport demand is quantified using different units compared to the previously studied demands and is divided into two main categories:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Passenger Transport</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>: This refers to the movement of people between locations, such as a worker commuting from home to their workplace. It is measured in passenger-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>kilometres</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> (</a:t>
             </a:r>
             <a:r>
@@ -18201,70 +17707,70 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394904737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{359EA20B-7901-D510-729A-101EA2323244}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p13:notes">
@@ -18408,60 +17914,393 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1974776505"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04E90A03-9AB9-371C-B86E-FFEA9DF79D5C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{961DF296-4B53-CB25-E52B-6171DA08D37D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4164588E-3BCD-E15C-176D-8AD3955A5362}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Before defining the efficiency of transport technologies, it is important to understand the concepts of load factor and activity factor. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>load factor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> represents the average number of passengers or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> transported by each type of vehicle. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>activity factor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> refers to the average number of kilometers traveled per year by each type of vehicle.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Efficiency, in this context, is defined as the average number of passenger-kilometers or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>-kilometers supplied per unit of energy (input fuel). It is typically expressed in terms of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Mpkm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> per PJ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (million passenger-kilometers per petajoule) or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Mtkm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> per PJ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> ( million </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>-kilometers per petajoule). Alternatively, efficiency data may also be expressed in kilometers per unit of energy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The load factor can be used to calculate efficiency in passenger-kilometers per unit of energy or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>-kilometers per unit of energy, depending on the type of transport mode. In other cases, if data is available for the activity factor and the amount of fuel consumed per vehicle, efficiency can first be estimated in kilometers per unit of energy. This can then be converted to passenger-kilometers or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>tonne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>-kilometers per unit of energy using the load factor. The equation on the slide illustrates how these concepts are interlinked.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13:notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F564E0FD-8A74-AF70-7E37-87A4F4E6623E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1974776505"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601927711"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -22154,139 +21993,139 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.11882739" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.11882739" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.11882739" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https:/doi.org/10.1016/j.dib.2023.109268" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.11882739" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https:/doi.org/10.1016/j.dib.2023.109268" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/482733/energy-consumption-worldwide-sector/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.11882739" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A30675-CCCB-ECEF-3479-02C0B90F98EE}"/>
@@ -22445,1486 +22284,50 @@
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1743849798"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9EC7227-0763-320F-8C03-CC4597DE2CC4}"/>
-[...1434 lines deleted...]
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0329B78-5352-C0A2-F4B1-B60035BFFD60}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F410EA7A-D4BB-EDCA-1650-56129984EDF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
@@ -24159,51 +22562,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{733D5BD3-54D2-1AC0-FBDE-779A4D8817E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368102" y="1039107"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -24944,51 +23347,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CCD2B2-CBAB-44CC-153B-6C616C3BDFAB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -25230,51 +23633,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF05EEE-9D7A-1C89-D1CC-8095A6D226DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368102" y="1039107"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -26071,51 +24474,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -26351,51 +24754,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51BDC163-8BDF-21C1-48C3-1444207E838E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -26495,51 +24898,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276B0536-8E35-8032-529F-574B89B964A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -26906,51 +25309,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964061756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27186,51 +25589,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B666DB-C3D1-00FB-14AA-33398F73EE1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="8171392" cy="400110"/>
@@ -28857,51 +27260,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="35"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E00A4547-6A42-1630-FFD2-ACE3ECDDF778}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -29143,51 +27546,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97515E9A-0775-25B6-797F-F33F29963078}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -31011,51 +29414,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49825F19-BB76-DDA3-6E29-AE4E5A420163}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -31297,51 +29700,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8FCCC4-1C00-209C-BDA1-681B4F7B1B36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="8228542" cy="400110"/>
@@ -31661,184 +30064,184 @@
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2500" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Capacity to Activity Ratio</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2500" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize - 2025-02-14T003138.721">
+          <p:cNvPr id="7" name="synthesize (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03A81C5C-0239-E2B5-9477-AD4F84F8FCA8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E24454EE-A3B3-CF70-3B09-E93FA7842062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10599049" y="1144462"/>
-            <a:ext cx="973826" cy="973826"/>
+            <a:off x="7804727" y="945270"/>
+            <a:ext cx="1173018" cy="1173018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2701041221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="56232" fill="hold"/>
+                                        <p:cTn id="6" dur="64392" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272C1787-24BE-5AEB-70A4-3CA65B71B4BE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 1">
@@ -32080,51 +30483,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC322ABE-AB8F-787E-6A5D-65092F543E91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472546" y="1643063"/>
             <a:ext cx="8500004" cy="400110"/>
@@ -33224,50 +31627,903 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="17"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF953F69-EC43-D710-5495-A812211FADAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457747" y="1505275"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>13.2.1 Transport calibration</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3BB423-193C-BD62-291D-DC8376691DE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="350076" y="-110376"/>
+            <a:ext cx="12272230" cy="1526803"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>13.3 Modelling of transport sector using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Table 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38207776-8D6F-9F42-80B0-21CE87BBBBFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="591829" y="2043173"/>
+          <a:ext cx="10861761" cy="4344390"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{B8DA472E-C0B5-4FAA-A71B-45BBE6C39A2A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3620587">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3423875830"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3620587">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="942325844"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3620587">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1042200981"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="1011250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Calibration Methodology </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-GB" sz="2000" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="50000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Positives </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Negatives</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1078720113"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1011250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Calibrate to fuel input only</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Match historical energy balance which is critical and get the economics right</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="D1F5A5"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Might not have an actual representation of the recorded output which can be important</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3587780870"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1011250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Calibrate to output only</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Match historical </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0" err="1"/>
+                        <a:t>milelage</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t> and get the economics right</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="D1F5A5"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>No accurate historical fuel use which is not recommended. </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1108630908"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1011250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Calibrate to both input and output</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>Match both historical energy balance and actual mileage</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="D1F5A5"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+                        <a:t>If the two come from disparate sources, it’s likely the efficiency can be significantly skewed.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4154440491"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="synthesize (2)">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94A7FC48-798E-BCAF-0B19-0F45844F9016}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5015945" y="840061"/>
+            <a:ext cx="1006764" cy="1006764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1725646873"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="76848" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -44638,172 +43894,172 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FFD6EE3-E835-1461-8CE0-426221BF8CF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="294405847"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="231774" y="1614488"/>
           <a:ext cx="11566525" cy="4843462"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="synthesize - 2025-02-14T002706.886">
+          <p:cNvPr id="5" name="synthesize">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28A623E9-E10E-7CBB-FC83-CA1F578CEF3A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03801EA1-4CD6-29D7-6E06-9E4C171638B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6307069" y="53928"/>
-            <a:ext cx="967576" cy="967576"/>
+            <a:off x="8442037" y="218794"/>
+            <a:ext cx="1117600" cy="1117600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337319484"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="110448" fill="hold"/>
+                                        <p:cTn id="6" dur="112248" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -45740,773 +44996,50 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>8</a:t>
-            </a:fld>
-[...721 lines deleted...]
-              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80ED264C-2459-7E9C-B4E7-0AC20593E710}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368102" y="1039107"/>
             <a:ext cx="6217920" cy="400110"/>
@@ -47761,50 +46294,1486 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9EC7227-0763-320F-8C03-CC4597DE2CC4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E07D8577-F448-382D-209E-50A2F029B5E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" sz="1000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53C295C2-349F-20F8-3213-CAD426C5B1F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="368102" y="1039107"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>13.2.3 Modes of transport as demands </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992E0BA5-9BA1-0A44-CC6B-059325A0FCA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="188715" y="-200025"/>
+            <a:ext cx="11609585" cy="1110605"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>13.2 Basic concepts on transport modelling</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF4705E-6F10-76ED-194F-233C9FC76FFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="663216" y="1700022"/>
+            <a:ext cx="2351447" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Road</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915CF07C-D0F6-65C6-730A-1292D5F1F259}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="828697" y="4215414"/>
+            <a:ext cx="1800000" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rail</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E06FD9F-0CC5-4C42-7B73-48C942EE3F72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867998" y="4214672"/>
+            <a:ext cx="1800000" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2500" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>River</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2500" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5042251-944C-70FC-C080-2D0084E73A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9412012" y="4213628"/>
+            <a:ext cx="1800000" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Air</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Graphic 8" descr="Airplane with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA940C1-63B1-28B3-9777-8CFF9A6AF30F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9791572" y="4883444"/>
+            <a:ext cx="1122720" cy="1122720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Graphic 9" descr="Train with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F98A0C-63B1-AEB8-7899-63F6AD903280}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="509769" y="4915146"/>
+            <a:ext cx="1091018" cy="1091018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Graphic 10" descr="Car with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFCE0931-613B-8BF7-438B-1F9582D7B54B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="663216" y="2135369"/>
+            <a:ext cx="1473903" cy="1473903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Graphic 11" descr="Freight with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADC2587-589B-16E8-3276-C43300083245}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7116544" y="4835764"/>
+            <a:ext cx="1122720" cy="1122720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Graphic 13" descr="Scooter with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD2FC13A-C6AD-2535-B9D6-F8264CD9C4FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3166929" y="2210729"/>
+            <a:ext cx="1302039" cy="1302039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Graphic 15" descr="Bus with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F56956-788D-79F6-0C64-3832930DC90D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5702397" y="2180273"/>
+            <a:ext cx="1302039" cy="1302039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Graphic 17" descr="Truck with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9378B7-55B0-3277-D4B9-C99D2B9B8EF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId17">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8275048" y="2183994"/>
+            <a:ext cx="1302038" cy="1302038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Graphic 19" descr="Streetcar with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9064084-8A03-D328-5610-0BB2CEF10110}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId19">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1894620" y="4882723"/>
+            <a:ext cx="1091017" cy="1091017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F80AED89-9DA7-CB97-005E-54EA4062D1EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720024" y="3378659"/>
+            <a:ext cx="1346691" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+              <a:t>Cars</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8217B5F5-48F5-BEDB-E622-79C051421127}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2872455" y="3299067"/>
+            <a:ext cx="2094605" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Motorcycles</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF10647-91C4-18E8-910E-7EDD2B2C3A69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5306113" y="3299066"/>
+            <a:ext cx="2094605" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+              <a:t>Buses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0083E5-E1FE-3334-1FE1-047D0EF3E17E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7878766" y="3298325"/>
+            <a:ext cx="2094605" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Trucks</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B85B12-7284-14AF-2BAC-8A74510D3E9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172418" y="6006164"/>
+            <a:ext cx="1666521" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Trains</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9E70B38-FB3D-CDCB-F1EF-1DC7D549F0FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600787" y="6006164"/>
+            <a:ext cx="1666521" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+              <a:t>Metro</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD1E3C2-0B46-8424-D8B6-6F7964270A16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6804345" y="5969942"/>
+            <a:ext cx="1666521" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Ships</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Graphic 28" descr="Boat launch with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5CC9102-2E5A-0457-B443-8560173EAEF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId21">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4142788" y="4791794"/>
+            <a:ext cx="1337721" cy="1337721"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91A63A3C-89F6-C371-EAB6-B0E94D2A38B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9519672" y="5969942"/>
+            <a:ext cx="1666521" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Airplanes</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1C1FA3-AEF8-AC80-65F2-977EAB7839A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3887884" y="5969941"/>
+            <a:ext cx="1666521" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Boats</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D219DF22-B568-5220-A032-F8A8E9AAF160}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6711350" y="4214672"/>
+            <a:ext cx="1823743" cy="477054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2500" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Maritime</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2500" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="synthesize - 2025-02-14T002830.228">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{251FD1FF-A7D7-62CD-78D6-13DDBB74D5C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId23"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10212910" y="889187"/>
+            <a:ext cx="1302039" cy="1302039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="736652893"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="55656" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="15"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -48919,86 +48888,78 @@
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -49082,50 +49043,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -49182,117 +49148,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81166A81-E481-4A92-869D-E339E6F5A2BD}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4693</Words>
+  <Words>4694</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>328</Paragraphs>
   <Slides>24</Slides>
   <Notes>23</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>16</MMClips>
+  <MMClips>17</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="34" baseType="lpstr">