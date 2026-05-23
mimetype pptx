--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1142,221 +1142,128 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15768"/>
-    <p:restoredTop sz="84473" autoAdjust="0"/>
+    <p:restoredTop sz="78775" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="94" d="100"/>
-          <a:sy n="94" d="100"/>
+          <a:sx n="42" d="100"/>
+          <a:sy n="42" d="100"/>
         </p:scale>
-        <p:origin x="1188" y="90"/>
+        <p:origin x="1572" y="260"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-576"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{EC58FA17-95F1-4009-82CB-EA03D7706EAF}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{EC58FA17-95F1-4009-82CB-EA03D7706EAF}" dt="2025-03-15T18:02:19.487" v="14"/>
+    <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T20:41:57.194" v="8" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{EC58FA17-95F1-4009-82CB-EA03D7706EAF}" dt="2025-03-15T18:01:53.094" v="11" actId="47"/>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim modNotesTx">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T20:41:57.194" v="8" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="701856915" sldId="266"/>
+          <pc:sldMk cId="1972824460" sldId="272"/>
         </pc:sldMkLst>
+        <pc:picChg chg="del">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T20:41:08.068" v="5" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="3" creationId="{692A771E-EA8B-838E-B8FC-A9A50F9356D9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-26T20:41:57.194" v="8" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972824460" sldId="272"/>
+            <ac:picMk id="4" creationId="{F43E52F6-D137-FEE3-0211-A327F8277923}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...7 lines deleted...]
-        <pc:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{EC58FA17-95F1-4009-82CB-EA03D7706EAF}" dt="2025-03-15T18:01:47.178" v="10" actId="115"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T02:42:57.041" v="0" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1641177932" sldId="329"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del mod">
-[...24 lines deleted...]
-          <ac:chgData name="Ashutosh.Bhagurkar" userId="e54b5c48-fd92-480c-8e66-acef16c1a8d2" providerId="ADAL" clId="{EC58FA17-95F1-4009-82CB-EA03D7706EAF}" dt="2025-03-15T18:01:47.178" v="10" actId="115"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fernando Antonio Plazas Niño" userId="3d3d64c24e009e97" providerId="LiveId" clId="{39828657-D055-4FFE-B629-2DD8EFAA0651}" dt="2026-01-20T02:42:57.041" v="0" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1641177932" sldId="329"/>
             <ac:spMk id="7" creationId="{000C63C6-61CD-EEEA-51B3-76ACEE5102CB}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-[...76 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
@@ -9962,50 +9869,56 @@
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Energy scenarios are possible representations used to explore potential futures for energy systems. They provide representations of how technical, organizational, and policy decisions could shape the energy landscape over time. Scenarios help policymakers, researchers, and industry stakeholders understand the consequences of different decisions, such as adopting new technologies or implementing specific policies. As </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Grundwald</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> et al. (2016) explain, scenarios are not predictions but structured explorations of possible pathways, making them crucial for strategic planning in energy transitions.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Scenarios are designed to explore alternative, plausible futures driven by changes in key assumptions such as policy developments, technological pathways, and economic or social conditions. A new or revised policy target, faster or slower technology progress, or shifts in demand, prices, or financing conditions can all motivate the creation of a new scenario, and even very small changes in model inputs can propagate through the system and lead to meaningfully different outcomes. When only a few scenarios are developed, they should be carefully chosen to be both relevant and conceivable, each representing a distinct and coherent narrative about how the energy system might evolve. When a larger number of model runs is used, for example in sensitivity or uncertainty analysis, the focus shifts from defining specific futures to exploring a range of outcomes and understanding how robust results are to variations in underlying assumptions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>In the context of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>, an energy scenario is a run of how a least-cost energy system could evolve under specific conditions. Without additional constraints, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> optimizes the system to minimize costs, providing a "baseline" scenario of the most cost-efficient development. However, by imposing constraints—such as emissions targets, technology limits, or policy objectives—you can create alternative scenarios to study how different decisions impact costs, technology choices, and environmental outcomes. This flexibility makes </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> a powerful tool for exploring diverse energy futures.</a:t>
@@ -15701,51 +15614,51 @@
             <a:endParaRPr lang="en-ZA" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000C63C6-61CD-EEEA-51B3-76ACEE5102CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="155398" y="897830"/>
+            <a:off x="155398" y="1111869"/>
             <a:ext cx="7587564" cy="1446550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-ZA" sz="4400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LECTURE 15 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1" u="sng" dirty="0">
@@ -31179,172 +31092,172 @@
               <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>OSeMOSYS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, without imposed constraints, each run represents a baseline scenario of least-cost development of the system.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="3200" dirty="0">
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="synthesize (58)">
+          <p:cNvPr id="4" name="synthesize (2)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{692A771E-EA8B-838E-B8FC-A9A50F9356D9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F43E52F6-D137-FEE3-0211-A327F8277923}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10493983" y="314302"/>
-            <a:ext cx="807430" cy="807430"/>
+            <a:off x="10495280" y="347838"/>
+            <a:ext cx="965200" cy="965200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972824460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="71352" fill="hold"/>
+                                        <p:cTn id="6" dur="123408" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="3"/>
+                  <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55F53876-F053-6FBA-BFF1-E740742E9868}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -36743,86 +36656,78 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59f73267aa52fe24a52d6154dfcf08fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100633F727AA7180443A862CD9A25741398" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="49784aa699273692964ae32c95ce81c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35b8b66e-5759-43c1-a138-f967a8bf5a20" xmlns:ns3="0b696a8a-ab1a-459b-a09e-44df7cbe9330" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6f45624bea1cb7eca6f00b20979f76" ns2:_="" ns3:_="">
     <xsd:import namespace="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <xsd:import namespace="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35b8b66e-5759-43c1-a138-f967a8bf5a20" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -36906,50 +36811,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3b1f9f8-f5cc-49a8-8ca6-8016371bfcc4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -37006,113 +36916,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0b696a8a-ab1a-459b-a09e-44df7cbe9330">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35b8b66e-5759-43c1-a138-f967a8bf5a20" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89EB97B8-D4BB-40AF-A688-F8BF77F50B04}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C1BA1CE-A8CE-4765-9D46-F89B4756C420}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB1DDE83-2ED0-4567-A669-A16A212F164D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0b696a8a-ab1a-459b-a09e-44df7cbe9330"/>
     <ds:schemaRef ds:uri="35b8b66e-5759-43c1-a138-f967a8bf5a20"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05F7E04-0F8F-4ECA-9525-3F0638DC6B8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3834</Words>
+  <Words>3994</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>302</Paragraphs>
+  <Paragraphs>303</Paragraphs>
   <Slides>17</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>12</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>